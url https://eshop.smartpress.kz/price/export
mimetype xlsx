--- v0 (2026-04-03)
+++ v1 (2026-05-21)
@@ -12,2136 +12,2205 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1319">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Автор</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Твердый переплет</t>
   </si>
   <si>
     <t>Мягкий переплет</t>
   </si>
   <si>
     <t>Электронная версия</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Пайдалы қазбаларды байыту бойынша қазақша-орысша-ағылшынша терминологиялық анықтамалық сөздік.</t>
   </si>
   <si>
     <t>Сүрімбаев Б.Н., Шалғымбаев С.Т.</t>
   </si>
   <si>
     <t>978-601-7847-53-1</t>
   </si>
   <si>
     <t>Туризм и география</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/paydaly-qazbalardy-bayytu-boyynsha-qazaqsha-oryssha-ag-ylshynsha-terminologiyalyq-anyqtamalyq-s-zdik</t>
   </si>
   <si>
+    <t>Өлі жандар: поэма</t>
+  </si>
+  <si>
+    <t>Гоголь Н.В. / Ауд.: Э. Ипмағамбетов</t>
+  </si>
+  <si>
+    <t>978-601-08-3877-2</t>
+  </si>
+  <si>
+    <t>Художественная литература</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/oli-zandar-poema</t>
+  </si>
+  <si>
     <t>Актер шеберлігіне арналған хрестоматия. Көптілді білім беру бағдарламасына сәйкес</t>
   </si>
   <si>
     <t>Тасболат Омаров</t>
   </si>
   <si>
     <t>978-601-269-301-0</t>
   </si>
   <si>
     <t>Кино и ТВ</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/akter-sheberligine-arnalg-an-hrestomatiya-k-ptildi-bilim-beru-bag-darlamasyna-s-ykes</t>
   </si>
   <si>
-    <t>Фортепианоға арналған пьесалар</t>
+    <t xml:space="preserve">Тюркский календарь. Подарочный фолиант в 2-х томах с футляром. </t>
+  </si>
+  <si>
+    <t>Салтаев Нурлан, Эйваз Амир</t>
+  </si>
+  <si>
+    <t>978-601-08-5396-6</t>
+  </si>
+  <si>
+    <t>История и люди</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/tiurkskii-kalendar-podarocnyi-foliant-v-2-x-tomax-s-futliarom</t>
+  </si>
+  <si>
+    <t>Фортепианоға арналған пьесалар: хрестоматия</t>
   </si>
   <si>
     <t>Арзиев З.З.</t>
   </si>
   <si>
     <t>979-0-803858-95-3</t>
   </si>
   <si>
     <t>Музыка</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/fortepianog-a-arnalg-an-p-esalar</t>
-[...2 lines deleted...]
-    <t>Ислам және медицина. – 2-бас</t>
+    <t>https://eshop.smartpress.kz/shop/fortepianoga-arnalgan-pesalar-xrestomatiia</t>
+  </si>
+  <si>
+    <t>Ислам және медицина: ғылыми-танымдық еңбек. – 2-бас</t>
   </si>
   <si>
     <t>Асылбеков Д.М.</t>
   </si>
   <si>
     <t>978-601-269-300-3</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/islam-zh-ne-medicina-2-bas</t>
+    <t>https://eshop.smartpress.kz/shop/islam-zane-medicina-gylymi-tanymdyq-enbek-2-bas</t>
   </si>
   <si>
     <t>Сценография: қазақ драма театрындағы қойылымдардың көркемдік тиімділігі:</t>
   </si>
   <si>
     <t>Халыков Қ.З., Тустикбаев Қ.Ж.</t>
   </si>
   <si>
     <t>978-601-269-109-2</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/scenografiya-qazaq-drama-teatryndag-y-qoyylymdardyn-k-rkemdik-tiimdiligi</t>
   </si>
   <si>
     <t>Балабақшаларға арналған билер. Танцы для детских садов</t>
   </si>
   <si>
     <t>Әбіров Д.</t>
   </si>
   <si>
     <t>978-601-269-424-6</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/balabaqshalarg-a-arnalg-an-biler-tancy-dlya-detskih-sadov</t>
   </si>
   <si>
     <t>Современная художественная выставка Казахстана в мировом контексте: типология и развитие:</t>
   </si>
   <si>
     <t>Мусабекова Лаура</t>
   </si>
   <si>
     <t>978-601-269-477-2</t>
   </si>
   <si>
     <t>Дизайн и архитектура</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/sovremennaya-hudozhestvennaya-vystavka-kazahstana-v-mirovom-kontekste-tipologiya-i-razvitie</t>
   </si>
   <si>
-    <t>XXI ғасырдың екінші онжылдығындағы қазақ театры сценографиясының «Жаңа визуалдық» феномені</t>
+    <t>XXI ғасырдың екінші онжылдығындағы қазақ театры сценографиясының «Жаңа визуалдық» феномені: моногафия</t>
   </si>
   <si>
     <t>Баймуханова Ж.А.</t>
   </si>
   <si>
     <t>978-601-269-494-9</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/xxi-g-asyrdyn-ekinshi-onzhyldyg-yndag-y-qazaq-teatry-scenografiyasynyn-zhan-a-vizualdyq-fenomeni</t>
-[...2 lines deleted...]
-    <t>Феномен новой визуальности в сценографии казахского театра второго десятилетия ХХI в.</t>
+    <t>https://eshop.smartpress.kz/shop/xxi-gasyrdyn-ekinsi-onzyldygyndagy-qazaq-teatry-scenografiiasynyn-zana-vizualdyq-fenomeni-monogafiia</t>
+  </si>
+  <si>
+    <t>Феномен новой визуальности в сценографии казахского театра второго десятилетия ХХI в: монография.</t>
   </si>
   <si>
     <t>978-601-269-492-5</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/fenomen-novoy-vizual-nosti-v-scenografii-kazahskogo-teatra-vtorogo-desyatiletiya-hhi-v</t>
-[...2 lines deleted...]
-    <t>Кәсіптік тәжірибе. РЕЖИССУРА</t>
+    <t>https://eshop.smartpress.kz/shop/fenomen-novoi-vizualnosti-v-scenografii-kazaxskogo-teatra-vtorogo-desiatiletiia-xxi-v-monografiia</t>
+  </si>
+  <si>
+    <t>Кәсіби бағдарлау бағдарламасы</t>
   </si>
   <si>
     <t>Əбілдина Ғ.Б.</t>
   </si>
   <si>
     <t>ISBN жоқ</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/k-siptik-t-zhiribe-rezhissura</t>
-[...20 lines deleted...]
-    <t>Телевизия өнері: теориясы мен технологиясы</t>
+    <t>https://eshop.smartpress.kz/shop/kasibi-bagdarlau-bagdarlamasy</t>
+  </si>
+  <si>
+    <t>Кәсіптік тәжірибе</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kasiptik-taziribe</t>
+  </si>
+  <si>
+    <t>Телевизия өнері: теориясы мен технологиясы: оқу-құралы</t>
   </si>
   <si>
     <t>978-601-247-664-4</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/televiziya-neri-teoriyasy-men-tehnologiyasy</t>
+    <t>https://eshop.smartpress.kz/shop/televiziia-oneri-teoriiasy-men-texnologiiasy-oqu-quraly</t>
   </si>
   <si>
     <t>Русско-казахский терминологический словарь. Экранное искусство и СМИ: около 11000 тысяч слов и словосочетании</t>
   </si>
   <si>
     <t>978-601-04-5120-9</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/russko-kazahskiy-terminologicheskiy-slovar-ekrannoe-iskusstvo-i-smi-okolo-11000-tysyach-slov-i-slovosochetanii</t>
   </si>
   <si>
-    <t>Ақпараттық бағдарламаның (жаңалық) жасалуы</t>
+    <t>Ақпараттық бағдарламаның (жаңалық) жасалуы: оқу-әдістемелік құрал</t>
   </si>
   <si>
     <t>978-601-247-573-9</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/aqparattyq-bag-darlamanyn-zhan-alyq-zhasaluy</t>
-[...5 lines deleted...]
-    <t>https://eshop.smartpress.kz/shop/dybystyq-k-rinistik-zh-ne-media-nerinin-teoriyalyq-negizderi</t>
+    <t>https://eshop.smartpress.kz/shop/aqparattyq-bagdarlamanyn-zanalyq-zasaluy-oqu-adistemelik-qural</t>
+  </si>
+  <si>
+    <t>Дыбыстық көріністік жəне медиа өнерінің теориялық негіздері: оқу-әдістемелік кешені</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/dybystyq-korinistik-zene-media-onerinin-teoriialyq-negizderi-oqu-adistemelik-keseni</t>
   </si>
   <si>
     <t>КƏСІБИ БАҒДАРЛАУ.</t>
   </si>
   <si>
     <t>978-601-04-3450-9</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/k-sibi-bag-darlau</t>
   </si>
   <si>
     <t>Қазақтың ірілері: естелік-эссе</t>
   </si>
   <si>
     <t>978-601-04-2527-9</t>
   </si>
   <si>
-    <t>История и люди</t>
-[...1 lines deleted...]
-  <si>
     <t>https://eshop.smartpress.kz/shop/qazaqtyn-irileri-estelik-esse</t>
   </si>
   <si>
-    <t>Камал Смайыловтың тұлғалық сипаты және оның шығармашылығындағы сана ашықтығы</t>
-[...5 lines deleted...]
-    <t>https://eshop.smartpress.kz/shop/kamal-smayylovtyn-tulg-alyq-sipaty-zh-ne-onyn-shyg-armashylyg-yndag-y-sana-ashyqtyg-y</t>
+    <t>Камал Смайыловтың тұлғалық сипаты және оның шығармашылығындағы сана ашықтығы: монография</t>
+  </si>
+  <si>
+    <t>978-601-08-5028-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kamal-smaiylovtyn-tulgalyq-sipaty-zane-onyn-sygarmasylygyndagy-sana-asyqtygy-monografiia</t>
   </si>
   <si>
     <t>Экран өнері және БАҚ. Қазақша-орысша терминологиялық сөздік: 11000-ға жуық сөз бен сөз тіркесі.</t>
   </si>
   <si>
     <t>978-601-04-5058-5</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/ekran-neri-zh-ne-baq-qazaqsha-oryssha-terminologiyalyq-s-zdik-11000-g-a-zhuyq-s-z-ben-s-z-tirkesi</t>
   </si>
   <si>
     <t>Қазақстанның ақпарат кеңістігі: бүгін жəне болашағы: республикалық ғылыми-тəжірибелік конференция материалдары. 14 наурыз 2013 жыл.</t>
   </si>
   <si>
     <t>978-601-247-866-2</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/qazaqstannyn-aqparat-ken-istigi-bugin-zh-ne-bolashag-y-respublikalyq-g-ylymi-t-zhiribelik-konferenciya-materialdary-14-nauryz-2013-zhyl</t>
   </si>
   <si>
     <t>Қазақ киносының тарихы. – Өңд. 2-бас</t>
   </si>
   <si>
     <t>Смайылов К.</t>
   </si>
   <si>
     <t>978-601-04-5865-9</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/qazaq-kinosynyn-tarihy-on-d-2-bas</t>
   </si>
   <si>
-    <t>Фильм осылай туады. – Өңд. 2-бас.</t>
+    <t>Фильм осылай туады: оқу-құралы– Өңд. 2-бас.</t>
   </si>
   <si>
     <t>978-601-04-5866-6</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/fil-m-osylay-tuady-on-d-2-bas</t>
+    <t>https://eshop.smartpress.kz/shop/film-osylai-tuady-oqu-quraly-ond-2-bas</t>
   </si>
   <si>
     <t>Қазақстанның дін жөніндегі мемлекеттік саясаты</t>
   </si>
   <si>
     <t>Асан А.Т., Балапанова А.С., Козырев Т.А.</t>
   </si>
   <si>
     <t>978–601–04–0038–2</t>
   </si>
   <si>
     <t>Юриспруденция</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/qazaqstannyn-din-zh-nindegi-memlekettik-sayasaty</t>
   </si>
   <si>
     <t>Религия и государственная  политика Казахстана</t>
   </si>
   <si>
     <t>978-601-247-761-0</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/religiya-i-gosudarstvennaya-politika-kazahstana</t>
   </si>
   <si>
     <t xml:space="preserve">Издательская политика Казахского национального университета имени аль-Фараби </t>
   </si>
   <si>
     <t>Асан А.Т., Мухамедьярова К.А., Мутанов  Г.М.</t>
   </si>
   <si>
     <t>978-601-04-1605-5</t>
   </si>
   <si>
     <t>Журналистика</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/izdatel-skaya-politika-kazahskogo-nacional-nogo-universiteta-imeni-al--farabi</t>
   </si>
   <si>
     <t>Көне түркілер дүниетанымындағы концептілер жүйесі</t>
   </si>
   <si>
     <t xml:space="preserve">Қосымова Г.С. , Құлбарақ С.О. , Жалалова А.М. , Телғожаева Қ.С. </t>
   </si>
   <si>
     <t>978-601-269-391-1</t>
   </si>
   <si>
-    <t>Стандартизация и сертификация</t>
+    <t>Философия</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/k-ne-turkiler-dunietanymyndag-y-konceptiler-zhuyesi</t>
   </si>
   <si>
-    <t>TURKIC CALENDAR. ТЮРКСКИЙ КАЛЕНДАРЬ</t>
-[...2 lines deleted...]
-    <t>Салтаев Нурлан, Эйваз Амир</t>
+    <t>ТЮРКСКИЙ КАЛЕНДАРЬ. TURKIC CALENDAR</t>
   </si>
   <si>
     <t>978-601-269-487-1</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/turkic-calendar-tyurkskiy-kalendar</t>
-[...116 lines deleted...]
-    <t>https://eshop.smartpress.kz/shop/fol-klorlyq-muralar-zhinalu-zhariyalanu-tarihy-monografiya---almaty-evo-press-468-bet</t>
+    <t>https://eshop.smartpress.kz/shop/tiurkskii-kalendar-turkic-calendar</t>
   </si>
   <si>
     <t xml:space="preserve">Шманов А. Ш. 205. – 394 б. </t>
   </si>
   <si>
     <t>978-601-04-4797-4</t>
   </si>
   <si>
     <t>Серия книг "Өнегелі өмір"</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/shmanov-a-sh-205-394-b</t>
   </si>
   <si>
-    <t>Қазақ эпосының сюжеттері = Сюжеты казахского эпоса: монография / - Алматы: «Servise Press», – 576 6. - Қазақша, орысша.</t>
-[...115 lines deleted...]
-  <si>
     <t>Газалиев А. Вып. 206. – 334 с., рис.</t>
   </si>
   <si>
     <t>978-601-04-4769-1</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/gazaliev-a-vyp-206-334-s-ris</t>
   </si>
   <si>
-    <t>Хореография Казахстана. Период независимости – Алматы: «Жибек жолы»,  – 220 с. + 32 с. (цв. вклейка)</t>
-[...79 lines deleted...]
-  <si>
     <t>Ағылшынша-орысша-қазақша метеорологиялық сөздік</t>
   </si>
   <si>
     <t>Мадибеков Азамат Сансызбаевич, Жәди Асхат Өмірзақұлы</t>
   </si>
   <si>
     <t>978-601-269-497-0</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/ag-ylshynsha-oryssha-qazaqsha-meteorologiyalyq-s-zdik</t>
   </si>
   <si>
-    <t>Майдангер қаламгерлер: Анықтамалық – Алматы, 2010 – 136 бет.</t>
-[...8 lines deleted...]
-    <t>Методическое пособие к практическим занятиям по курсу "Работа в материале"</t>
+    <t>Работа в Материале. Учебное пособие. 2-ое издание.</t>
   </si>
   <si>
     <t>Бекибаева Гульнар Джамбуловна</t>
   </si>
   <si>
     <t>978-601-7431-74-7</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/metodicheskoe-posobie-k-prakticheskim-zanyatiyam-po-kursu-rabota-v-materiale</t>
-[...11 lines deleted...]
-    <t>Ваня ағай</t>
+    <t>https://eshop.smartpress.kz/shop/rabota-v-materiale-ucebnoe-posobie-2-oe-izdanie</t>
+  </si>
+  <si>
+    <t>Ваня ағай. Пьеса</t>
   </si>
   <si>
     <t>Чехов А.П. / ауд. Омаров Т.</t>
   </si>
   <si>
     <t>978-601-361-494-6</t>
   </si>
   <si>
-    <t>Художественная литература</t>
-[...14 lines deleted...]
-    <t>Апалы-сіңілі үш қыз</t>
+    <t>https://eshop.smartpress.kz/shop/vania-agai-pesa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Апалы-сіңілі үш қыз. Пьеса. </t>
   </si>
   <si>
     <t>978-601-269-392-8</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/apaly-sin-ili-ush-qyz</t>
-[...2 lines deleted...]
-    <t>Таңдамалы. Том 1</t>
+    <t>https://eshop.smartpress.kz/shop/apaly-sinili-us-qyz-pesa</t>
+  </si>
+  <si>
+    <t>Таңдамалы шығармалар (Шекспир В.). Том 1</t>
   </si>
   <si>
     <t>Шекспир В.</t>
   </si>
   <si>
     <t>978-601-08-3864-2</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/tan-damaly-tom-1</t>
-[...2 lines deleted...]
-    <t>Таңдамалы. Том 2</t>
+    <t>https://eshop.smartpress.kz/shop/tandamaly-sygarmalar-sekspir-v-tom-1</t>
+  </si>
+  <si>
+    <t>Таңдамалы шығармалар (Шекспир В.). Том 2</t>
   </si>
   <si>
     <t>978-601-08-3863-5</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/tan-damaly-tom-2</t>
+    <t>https://eshop.smartpress.kz/shop/tandamaly-sygarmalar-sekspir-v-tom-2</t>
   </si>
   <si>
     <t>Казахская юрта</t>
   </si>
   <si>
     <t>Муканов М.С.</t>
   </si>
   <si>
     <t>978-601-08-3871-0</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/kazahskaya-yurta</t>
   </si>
   <si>
-    <t>Пай-пай Жас Жұбайлар-ай!</t>
+    <t>Пай-пай, жас жұбайлар-ай!: пьесалар жинағы.</t>
   </si>
   <si>
     <t>Хасенов Мухаметқали</t>
   </si>
   <si>
     <t>978-601-08-3879-6</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/pay-pay-zhas-zhubaylar-ay</t>
+    <t>https://eshop.smartpress.kz/shop/pai-pai-zas-zubailar-ai-pesalar-zinagy</t>
   </si>
   <si>
     <t>Табылдиев Х. Ш. 207. – 339 б.</t>
   </si>
   <si>
     <t>978-601-04-4871-1</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/onegeli-mir-sh-207-339-b</t>
   </si>
   <si>
-    <t>История Хореографии Казахстана</t>
+    <t>История хореографии Казахстана: учебник. - 2-ое изд.</t>
   </si>
   <si>
     <t>Кишкашбаев Т.</t>
   </si>
   <si>
     <t>978-601-08-3862-8</t>
   </si>
   <si>
     <t>Театральное искусство</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/istoriya-horeografii-kazahstana</t>
+    <t>https://eshop.smartpress.kz/shop/istoriia-xoreografii-kazaxstana-ucebnik-2-oe-izd</t>
   </si>
   <si>
     <t>Серке Қожамқулов</t>
   </si>
   <si>
     <t>Қ. Қуандықов</t>
   </si>
   <si>
     <t>978-601-7431-76-1</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/serke-qozhamqulov</t>
   </si>
   <si>
-    <t>Пьесалар. Орыс тілінен қазақша арналған</t>
+    <t>Борис Годунов: тарихи трагедия</t>
   </si>
   <si>
     <t>Пушкин А.С. / Аударғандар: Қ. Бекхожин мен I. Мамбетов, Островский А.Н.</t>
   </si>
   <si>
     <t>978-601-08-3870-3</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/p-esalar-orys-tilinen-qazaqsha-arnalg-an</t>
+    <t>https://eshop.smartpress.kz/shop/boris-godunov-tarixi-tragediia</t>
+  </si>
+  <si>
+    <t>Қазақ халқының қол өнері: ғылыми-зерттеу еңбек.</t>
+  </si>
+  <si>
+    <t>Арғынбаев Х.</t>
+  </si>
+  <si>
+    <t>978-601-08-3883-3</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaq-xalqynyn-qol-oneri-gylymi-zertteu-enbek</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Пьесалар</t>
+  </si>
+  <si>
+    <t>Островский А.Н.</t>
+  </si>
+  <si>
+    <t>978-601-08-3854-3</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/p-esalar</t>
+  </si>
+  <si>
+    <t>Образы природы как философия казахской живописи</t>
+  </si>
+  <si>
+    <t>Батурина О.В.</t>
+  </si>
+  <si>
+    <t>978-601-08-3855-0</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/obrazy-prirody-kak-filosofiya-kazahskoy-zhivopisi</t>
+  </si>
+  <si>
+    <t>Тоқыма өріліміне жетекшілік: оқу құралы.</t>
+  </si>
+  <si>
+    <t>Әбдуалиева Ш.</t>
+  </si>
+  <si>
+    <t>978-601-08-3937-3</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/toqyma-orilimine-zeteksilik-oqu-quraly</t>
+  </si>
+  <si>
+    <t>Оңғарсынова Ф. Өнегелі өмір Ш. 190. – 328 б., сур.</t>
+  </si>
+  <si>
+    <t>978-601-04-4311-2</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/on-g-arsynova-f-onegeli-mir-sh-190-328-b-sur</t>
+  </si>
+  <si>
+    <t>Ән өлке. Қазақстан композиторларының әндері мен романстар жинағы</t>
+  </si>
+  <si>
+    <t>Құраст.: Сапарова Ш.Ә., Избасарова Г.К.</t>
+  </si>
+  <si>
+    <t>978-601-08-4009-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/an-lke-qazaqstan-kompozitorlarynyn-nderi-men-romanstar-zhinag-y</t>
+  </si>
+  <si>
+    <t>Қазақ әндерінің орфоэпиясы</t>
+  </si>
+  <si>
+    <t>Кужахметова Алма Шаймерденовна</t>
+  </si>
+  <si>
+    <t>978-601-224-897-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaq-nderinin-orfoepiyasy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гауһар тас: Әншілік өнерге арналған хрестоматия. </t>
+  </si>
+  <si>
+    <t>978-601-265-010-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/gauhar-tas-ansilik-onerge-arnalgan-xrestomatiia</t>
+  </si>
+  <si>
+    <t>Сұршақыз: әншілік өнерге арналған хрестоматия.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 978-601-265-012-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/sursaqyz-ansilik-onerge-arnalgan-xrestomatiia</t>
+  </si>
+  <si>
+    <t>Күй күмбезі Тәттімбет. 2-бас.</t>
+  </si>
+  <si>
+    <t>Бекенов У.</t>
+  </si>
+  <si>
+    <t>978-601-08-3868-0</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kui-kumbezi-tattimbet-2-bas</t>
+  </si>
+  <si>
+    <t>Сокровища древнего Казахстана</t>
+  </si>
+  <si>
+    <t>Агапов П.</t>
+  </si>
+  <si>
+    <t>978-601-08-3882-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/sokrovischa-drevnego-kazahstana</t>
   </si>
   <si>
     <t>Қазақ халқының қол өнері</t>
   </si>
   <si>
-    <t>Арғынбаев Х., Қасиманов С.</t>
-[...119 lines deleted...]
-    <t>Арғынбаев Х.</t>
+    <t>Қасиманов С.</t>
   </si>
   <si>
     <t>978-601-08-3865-9</t>
   </si>
   <si>
-    <t>Бүгінгі күнге дейін</t>
+    <t>https://eshop.smartpress.kz/shop/qazaq-halqynyn-qol-neri2</t>
+  </si>
+  <si>
+    <t>Бүгінгі күнге дейін. Ойлар, мақалалар, пьесалар.</t>
   </si>
   <si>
     <t>Тоқпанов Асқар</t>
   </si>
   <si>
     <t>978-601-08-4553-4</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/bugingi-kunge-deyin</t>
-[...2 lines deleted...]
-    <t>Көңіл сырын құрақ білдіреді</t>
+    <t>https://eshop.smartpress.kz/shop/bugingi-kunge-deiin-oilar-maqalalar-pesalar</t>
+  </si>
+  <si>
+    <t>Көңіл сырын - құрақ білдіреді. 1-кітап.</t>
   </si>
   <si>
     <t>Әбдуалиева Ш., Мұқашева Д.</t>
   </si>
   <si>
     <t>978-601-269-311-9</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/k-n-il-syryn-quraq-bildiredi</t>
+    <t>https://eshop.smartpress.kz/shop/konil-syryn-quraq-bildiredi-1-kitap</t>
   </si>
   <si>
     <t>Қазақ халқының сәндік ою-өрнек өнері. Народное декоративно-прикладное искусство казахов</t>
   </si>
   <si>
     <t>Н.Б. Нұрмұхаммедұлы</t>
   </si>
   <si>
     <t>978-601-08-3872-7</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/qazaq-halqynyn-s-ndik-oyu--rnek-neri-narodnoe-dekorativno-prikladnoe-iskusstvo-kazahov</t>
   </si>
   <si>
-    <t>Медея. Трагедиялар</t>
+    <t>Еврипид. Медея: Трагедиялар</t>
   </si>
   <si>
     <t>Еврипид орыс тілінен ауд. Қ. Жұмағалиев</t>
   </si>
   <si>
     <t>978-601-08-3867-3</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/medeya-tragediyalar</t>
-[...2 lines deleted...]
-    <t>Шөп қорыған ит. Үш перделі комедия</t>
+    <t>https://eshop.smartpress.kz/shop/evripid-medeia-tragediialar</t>
+  </si>
+  <si>
+    <t>Шөп қорыған ит: үш перделі комедия. 2-ші бас.</t>
   </si>
   <si>
     <t>Лопе де Вега / Ауд. Қ. Сағындықов</t>
   </si>
   <si>
     <t>978-601-08-3874-1</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/sh-p-qoryg-an-it-ush-perdeli-komediya</t>
-[...11 lines deleted...]
-    <t>https://eshop.smartpress.kz/shop/oli-zhandar</t>
+    <t>https://eshop.smartpress.kz/shop/sop-qorygan-it-us-perdeli-komediia-2-si-bas</t>
   </si>
   <si>
     <t>Балетное искусство Казахстана</t>
   </si>
   <si>
     <t>Сарынова Л.П.</t>
   </si>
   <si>
     <t>978-601-08-3880-2</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/baletnoe-iskusstvo-kazahstana</t>
   </si>
   <si>
-    <t>Шындық қатты, бақ тәтті</t>
+    <t>Шындық қатты, бақ тәтті: пьесалар жинағы. 2-бас.</t>
   </si>
   <si>
     <t>Ауд. Асқар Тоқпанов</t>
   </si>
   <si>
     <t>978-601-08-3873-4</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/shyndyq-qatty-baq-t-tti</t>
-[...2 lines deleted...]
-    <t>Би өнерінің әліппесі</t>
+    <t>https://eshop.smartpress.kz/shop/syndyq-qatty-baq-tatti-pesalar-zinagy-2-bas</t>
+  </si>
+  <si>
+    <t>Би өнерінің әліппесі: оқу -әдістемелік құрал</t>
   </si>
   <si>
     <t>Жақыпова Қ.</t>
   </si>
   <si>
     <t>978-601-08-3860-4</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/bi-nerinin-lippesi</t>
+    <t>https://eshop.smartpress.kz/shop/bi-onerinin-alippesi-oqu-adistemelik-qural</t>
   </si>
   <si>
     <t>АБДУРАСУЛ ЖАРМЕНОВ ӨНЕГЕЛІ ӨМІР  – 389 с., рис.</t>
   </si>
   <si>
     <t xml:space="preserve"> 978-601-04-4897-1
 </t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/abdurasul-zharmenov-onegeli-omir-389-s-ris</t>
   </si>
   <si>
     <t>Когда оживают сказки: Мультипликационное кино Казахстана</t>
   </si>
   <si>
     <t>Нугербеков Бауыржан</t>
   </si>
   <si>
     <t>978-601-08-3861-1</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/kogda-ozhivayut-skazki-mul-tiplikacionnoe-kino-kazahstana</t>
   </si>
   <si>
-    <t>Қазақстан хореографиясының тарихы</t>
+    <t>Қазақстан хореографиясының тарихы: оқулық</t>
   </si>
   <si>
     <t>Қышқашбаев Т.О.</t>
   </si>
   <si>
     <t>978-601-08-3881-9</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/qazaqstan-horeografiyasynyn-tarihy</t>
-[...2 lines deleted...]
-    <t>История казахского танца</t>
+    <t>https://eshop.smartpress.kz/shop/qazaqstan-xoreografiiasynyn-tarixy-oqulyq</t>
+  </si>
+  <si>
+    <t>История казахского танца: учебное пособие.</t>
   </si>
   <si>
     <t>Абиров Д.</t>
   </si>
   <si>
     <t>978-601-08-3869-7</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/istoriya-kazahskogo-tanca</t>
-[...2 lines deleted...]
-    <t>Драмалық шығармалары. 4-том</t>
+    <t>https://eshop.smartpress.kz/shop/istoriia-kazaxskogo-tanca-ucebnoe-posobie</t>
+  </si>
+  <si>
+    <t>Драмалық шығармалары (Гоголь Н.В.). 4-том</t>
   </si>
   <si>
     <t>978-601-08-3876-5</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/dramalyq-shyg-armalary-4-tom</t>
-[...2 lines deleted...]
-    <t>Жүрекке жорық</t>
+    <t>https://eshop.smartpress.kz/shop/dramalyq-sygarmalary-gogol-nv-4-tom</t>
+  </si>
+  <si>
+    <t>Жүрекке жорық: Пьесалар жинағы</t>
   </si>
   <si>
     <t>Ауд.: Қ. Мұхамеджанов</t>
   </si>
   <si>
     <t>978-601-08-3875-8</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/zhurekke-zhoryq</t>
-[...2 lines deleted...]
-    <t>Таңдамалы шығармалар. Том 2</t>
+    <t>https://eshop.smartpress.kz/shop/zurekke-zoryq-pesalar-zinagy</t>
+  </si>
+  <si>
+    <t>Таңдамалы шығармалар (Чехов А.П. ). Том 2</t>
   </si>
   <si>
     <t>978-601-7431-73-0</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/tan-damaly-shyg-armalar-tom-2</t>
-[...2 lines deleted...]
-    <t>Жуан жіңішке. Әңгімелер  Чехов А.П.</t>
+    <t>https://eshop.smartpress.kz/shop/tandamaly-sygarmalar-cexov-ap-tom-2</t>
+  </si>
+  <si>
+    <t>Таңдамалы шығармалар (Чехов А.П. ). Том 3</t>
+  </si>
+  <si>
+    <t>978-601-08-3859-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/tandamaly-sygarmalar-cexov-ap-tom-3</t>
+  </si>
+  <si>
+    <t>Таңдамалы шығармалар (Чехов А.П. ). Том 1</t>
+  </si>
+  <si>
+    <t>978-601-08-3878-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/tandamaly-sygarmalar-cexov-ap-tom-1</t>
+  </si>
+  <si>
+    <t>Нациостроительство в Казахстане и других странах Центральной Азии и как этот процесс отражается в кинематографе</t>
+  </si>
+  <si>
+    <t>Абикеева Г.О.</t>
+  </si>
+  <si>
+    <t>978-601-08-3858-1</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/naciostroitel-stvo-v-kazahstane-i-drugih-stranah-central-noy-azii-i-kak-etot-process-otrazhaetsya-v-kinematografe</t>
+  </si>
+  <si>
+    <t>Кино Центральной Азии(1990-2001) - 2-е издание.</t>
+  </si>
+  <si>
+    <t>978-601-08-3857-4</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kino-centralnoi-azii1990-2001-2-e-izdanie</t>
+  </si>
+  <si>
+    <t>Новое казахское кино: Каталог. Международный кинофестиваль.</t>
+  </si>
+  <si>
+    <t>978-601-08-3856-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/novoe-kazaxskoe-kino-katalog-mezdunarodnyi-kinofestival</t>
+  </si>
+  <si>
+    <t>Сейтқасымов Ғабдығапар Сағитұлы. Ш. 198. – 358 б., сур.</t>
+  </si>
+  <si>
+    <t>978-601-04-4323-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/seytqasymov-g-abdyg-apar-sag-ituly-sh-198-358-b-sur</t>
+  </si>
+  <si>
+    <t>Воспеть прекрасное. 2-ое издание.</t>
+  </si>
+  <si>
+    <t>Кузембаева С.А.</t>
+  </si>
+  <si>
+    <t>978-601-08-3866-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/vospet-prekrasnoe-2-oe-izdanie</t>
+  </si>
+  <si>
+    <t>Рогов Игорь Иванович. Вып. 199. – 320 с., рис.</t>
+  </si>
+  <si>
+    <t>978-601-04-4324-2</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/rogov-igor-ivanovich-vyp-199-320-s-ris</t>
+  </si>
+  <si>
+    <t>Кемпір қосақтың түсі қандай?</t>
+  </si>
+  <si>
+    <t>Е.Каменова, аударған: Ә.Кекілбаев</t>
+  </si>
+  <si>
+    <t>978-601-7431-75-4</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kempir-qosaqtyn-tusi-qanday</t>
+  </si>
+  <si>
+    <t>Құрасбек Тыныбекұлы</t>
+  </si>
+  <si>
+    <t>Құттыбек Тыныбекұлы</t>
+  </si>
+  <si>
+    <t>978-601-08-4622-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qurasbek-tynybekuly</t>
+  </si>
+  <si>
+    <t>Қазақ ұлтының тұтас тарихы. 1-том</t>
+  </si>
+  <si>
+    <t>Жанабил Жигер</t>
+  </si>
+  <si>
+    <t>978-601-04-6392-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaq-ultynyn-tutas-tarixy-1-tom</t>
+  </si>
+  <si>
+    <t>Алақай, кел оқиық балақай!</t>
+  </si>
+  <si>
+    <t>Ештаева Н.А.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 978-601-08-4242-7</t>
+  </si>
+  <si>
+    <t>Детская литература</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/alaqay-kel-oqiyq-balaqay</t>
+  </si>
+  <si>
+    <t>Қазақ және батыс тілдері мақал-мәтел дер сөздігі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">978-601-08-4243-4 </t>
+  </si>
+  <si>
+    <t>Делопроизводство. Языки.</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaq-zh-ne-batys-tilderi-maqal-m-tel-der-s-zdigi</t>
+  </si>
+  <si>
+    <t>Фортепиано  II пәнінен білім алушыларға оқу-әдістемелік құрал.</t>
+  </si>
+  <si>
+    <t>Карамолдаева Дана Омаржановна</t>
+  </si>
+  <si>
+    <t>978-601-08-4728-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/fortepiano-ii-paninen-bilim-alusylarga-oqu-adistemelik-qural</t>
+  </si>
+  <si>
+    <t>Эволюция лейтмотивных тем в истории казахского игрового кино: дорога, дом, дети</t>
+  </si>
+  <si>
+    <t>Кудайберлиев Баглан Ерланович</t>
+  </si>
+  <si>
+    <t>978-601-08-4552-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/evolyuciya-leytmotivnyh-tem-v-istorii-kazahskogo-igrovogo-kino-doroga-dom-deti</t>
+  </si>
+  <si>
+    <t>Драматургия және театр: зерттеулер, мақалалар.</t>
+  </si>
+  <si>
+    <t>Мұқан Аманкелді Оразбайұлы</t>
+  </si>
+  <si>
+    <t>978-601-08-4635-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/dramaturgiia-zane-teatr-zertteuler-maqalalar</t>
+  </si>
+  <si>
+    <t>Humorous stories. Қызықты әнгімелер. Смешные истории</t>
+  </si>
+  <si>
+    <t>978-601-04-269-493-2</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/humorous-stories-qyzyqty-angimeler-smesnye-istorii</t>
+  </si>
+  <si>
+    <t>Основы экономической теории: учебное пособие</t>
+  </si>
+  <si>
+    <t>Баймуханбетов  А.Б., Баймуханбетов Р.А.</t>
+  </si>
+  <si>
+    <t>978-601-7642-74-7</t>
+  </si>
+  <si>
+    <t>Экономика</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/osnovy-ekonomiceskoi-teorii-ucebnoe-posobie</t>
+  </si>
+  <si>
+    <t>Государственный бюджет: учебное пособие.</t>
+  </si>
+  <si>
+    <t>978-601-08-4551-0</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/gosudarstvennyi-biudzet-ucebnoe-posobie</t>
+  </si>
+  <si>
+    <t>Финансирование и кредитование инвестиций: учебное пособие.</t>
+  </si>
+  <si>
+    <t>978-601-08-4213-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/finansirovanie-i-kreditovanie-investicii-ucebnoe-posobie</t>
+  </si>
+  <si>
+    <t>Цифровизация финансовых услуг: тенденции и тренды развития</t>
+  </si>
+  <si>
+    <t>Касенова Гульмира Есенгельдиевна</t>
+  </si>
+  <si>
+    <t>978-601-08-4706-4</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/cifrovizaciya-finansovyh-uslug-tendencii-i-trendy-razvitiya</t>
+  </si>
+  <si>
+    <t>Актуальные вопросы права интеллектуальной собственности Республики Казахстан: монография</t>
+  </si>
+  <si>
+    <t>Амангельды Айжан Амангельдыкызы</t>
+  </si>
+  <si>
+    <t>978-601-08-4730-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/aktualnye-voprosy-prava-intellektualnoi-sobstvennosti-respubliki-kazaxstan-monografiia</t>
+  </si>
+  <si>
+    <t>Анамды сүйемін – Әкемді сүйемін / Чжу Юнсин, Ю Ронг. – Алматы: Номад мәдениет қоры, 2025. – 27 б.</t>
+  </si>
+  <si>
+    <t>978-601-12-3139-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/anamdy-suyemin-akemdi-suyemin</t>
+  </si>
+  <si>
+    <t>AIHAO Ручка автомат, толщина 0.5мм, цвет чернил синий</t>
+  </si>
+  <si>
+    <t>Канцелярские товары</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/aihao-rucka-avtomat-tolshhina-05mm-cvet-cernil-sinii</t>
+  </si>
+  <si>
+    <t>Ножницы канцелярские SCISSOR 17см, 17 см, мультиколор</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/noznicy-kanceliarskie-scissor-17sm-17-sm-multikolor</t>
+  </si>
+  <si>
+    <t>Двухсторонний прозрачный скотч 30 мм х 5 м, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/dvuxstoronnii-prozracnyi-skotc-30-mm-x-5-m-1-st</t>
+  </si>
+  <si>
+    <t>Maped Technic Duo 511710 бело-синий 9 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/maped-technic-duo-511710-belo-sinii-9-st</t>
+  </si>
+  <si>
+    <t>Папка-скоросшиватель СТАММ 029-32255, А4, скоросшиватель синий</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/papka-skorossivatel-stamm-029-32255-a4-skorossivatel-sinii</t>
+  </si>
+  <si>
+    <t>Точилка ручная Calligrata Офис, 1269305, 1 шт, мультиколор</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/tocilka-rucnaia-calligrata-ofis-1269305-1-st-multikolor</t>
+  </si>
+  <si>
+    <t>Ручка шариковая Cello Finegrip 15 шт, 0.7 мм, цвет чернил синий</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/rucka-sarikovaia-cello-finegrip-15-st-07-mm-cvet-cernil-sinii</t>
+  </si>
+  <si>
+    <t>папка-скоросшиватель 30 файлов, А4, синий</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/papka-skorossivatel-30-failov-a4-sinii</t>
+  </si>
+  <si>
+    <t>Ручка шариковая DOMS 3411 1 шт, цвет чернил синий</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/rucka-sarikovaia-doms-3411-1-st-cvet-cernil-sinii</t>
+  </si>
+  <si>
+    <t>Общая тетрадь BG Бумвинил, 48 л, А5, клетка, мягкая обложка, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/obshhaia-tetrad-bg-bumvinil-48-l-a5-kletka-miagkaia-oblozka-1-st</t>
+  </si>
+  <si>
+    <t>Общая тетрадь Вектор Mix, 36 л, А5, линейка, мягкая обложка, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/obshhaia-tetrad-vektor-mix-36-l-a5-lineika-miagkaia-oblozka-1-st</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общая тетрадь Bestseller BS48-CL, 48 л, А5, клетка, мягкая обложка, 4 шт  </t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/obshhaia-tetrad-bestseller-bs48-cl-48-l-a5-kletka-miagkaia-oblozka-4-st</t>
+  </si>
+  <si>
+    <t>Маркер Yalong YL215005, 6 шт, 5 мм, мультиколор</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/marker-yalong-yl215005-6-st-5-mm-multikolor</t>
+  </si>
+  <si>
+    <t>Степлер DINGLING DL.207, размер скобы № 24/6, мультиколор</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/stepler-dingling-dl207-razmer-skoby-246-multikolor</t>
+  </si>
+  <si>
+    <t>Линейка 30185554_500529132, 20 см, 1 шт, пластик, резина, мультиколор</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/lineika-30185554-500529132-20-sm-1-st-plastik-rezina-multikolor</t>
+  </si>
+  <si>
+    <t>Маркер IVI A-8154, 3 шт, 5 мм, зелёный, жёлтый, розовый</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/marker-ivi-a-8154-3-st-5-mm-zelenyi-zeltyi-rozovyi</t>
+  </si>
+  <si>
+    <t>Степлер STAFF 228737, размер скобы № 10, черный</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/stepler-staff-228737-razmer-skoby-10-cernyi</t>
+  </si>
+  <si>
+    <t>папка-скоросшиватель 10 файлов, А4, синий</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/papka-skorossivatel-10-failov-a4-sinii</t>
+  </si>
+  <si>
+    <t>Маркер SpotLiner Spotliner , 6 шт, 5 мм, мультиколор</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/marker-spotliner-spotliner-6-st-5-mm-multikolor</t>
+  </si>
+  <si>
+    <t>Корректор ручка Dolphin DC-140 1 шт 8 мл</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/korrektor-rucka-dolphin-dc-140-1-st-8-ml</t>
+  </si>
+  <si>
+    <t>Ручка гелевая Ручка шариковая WENAO Ball Point Pen WA 555-A 50 шт, 0.7 мм, цвет чернил синий 1 шт, 0.3 мм, цвет чернил синий</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/rucka-gelevaia-rucka-sarikovaia-wenao-ball-point-pen-wa-555-a-50-st-07-mm-cvet-cernil-sinii-1-st-03-mm-cvet-cernil-sinii</t>
+  </si>
+  <si>
+    <t>Ручка шариковая Cello Maxriter XS 1 шт, 0.7 мм, цвет чернил красный</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/rucka-sarikovaia-cello-maxriter-xs-1-st-07-mm-cvet-cernil-krasnyi</t>
+  </si>
+  <si>
+    <t>Степлер DL0207, размер скобы № 24/6, № 26/6, серый, розовый</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/stepler-dl0207-razmer-skoby-246-266-seryi-rozovyi</t>
+  </si>
+  <si>
+    <t>Степлер BAISHUN BS-1048A, размер скобы № 10, мультиколор</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/stepler-baishun-bs-1048a-razmer-skoby-10-multikolor</t>
+  </si>
+  <si>
+    <t>Scotch Master скотч 40 мм х 30 м, 1 шt</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/scotch-master-skotc-40-mm-x-30-m-1-st</t>
+  </si>
+  <si>
+    <t>Маркер Attomex 5045304, 4 шт, 4 мм, Жёлтый, розовый, зелёный, оранжевый</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/marker-attomex-5045304-4-st-4-mm-zeltyi-rozovyi-zelenyi-oranzevyi</t>
+  </si>
+  <si>
+    <t>Ручка шариковая Cello Maxriter XS 1 шт, цвет чернил черный</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/rucka-sarikovaia-cello-maxriter-xs-1-st-cvet-cernil-cernyi</t>
+  </si>
+  <si>
+    <t>Скобы STAFF № 10 1000 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/skoby-staff-10-1000-st</t>
+  </si>
+  <si>
+    <t>TUNDRA скотч 30 мм х 2 м, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/tundra-skotc-30-mm-x-2-m-1-st</t>
+  </si>
+  <si>
+    <t>Скотч 12 мм х 18 м, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/skotc-12-mm-x-18-m-1-st</t>
+  </si>
+  <si>
+    <t>Scotch Master скотч 18</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/scotch-master-skotc-18</t>
+  </si>
+  <si>
+    <t>Карандаш 6304, HB, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/karandas-6304-hb-1-st</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Скобы DELI № 24/6 1000 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/skoby-deli-246-1000-st</t>
+  </si>
+  <si>
+    <t>Скотч 400 мм х 100 м, 10 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/skotc-400-mm-x-100-m-10-st</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общая тетрадь Вектор Тетрадь Вектор , 48 листов, А5, разметка клетка, мягкая обложка, 48 л, А5, клетка, мягкая обложка  </t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/obshhaia-tetrad-vektor-tetrad-vektor-48-listov-a5-razmetka-kletka-miagkaia-oblozka-48-l-a5-kletka-miagkaia-oblozka</t>
+  </si>
+  <si>
+    <t>Общая тетрадь Вектор Ассорти, 36 л, А5, клетка, мягкая обложка, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/obshhaia-tetrad-vektor-assorti-36-l-a5-kletka-miagkaia-oblozka-1-st</t>
+  </si>
+  <si>
+    <t>Набор предметных тетрадей Yalong Казахская школа 7048 H-345, 48 л, А5, комбинированная, твердая обложка, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/nabor-predmetnyx-tetradei-yalong-kazaxskaia-skola-7048-h-345-48-l-a5-kombinirovannaia-tverdaia-oblozka-1-st</t>
+  </si>
+  <si>
+    <t>Набор предметных тетрадей Yalong Казахская школа 7048 H-346, 48 л, А5, комбинированная, твердая обложка, 1 шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/nabor-predmetnyx-tetradei-yalong-kazaxskaia-skola-7048-h-346-48-l-a5-kombinirovannaia-tverdaia-oblozka-1-st</t>
+  </si>
+  <si>
+    <t>Набор предметных тетрадей Формулы, 48 л, А5, комбинированная, твердая обложка, 1шт</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/nabor-predmetnyx-tetradei-formuly-48-l-a5-kombinirovannaia-tverdaia-oblozka-1st</t>
+  </si>
+  <si>
+    <t>набор тетрадей 12шт казахская школа</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/nabor-tetradei-12st-kazaxskaia-skola</t>
+  </si>
+  <si>
+    <t>нобор тетрадей 10шт русская школа</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/nobor-tetradei-10st-russkaia-skola</t>
+  </si>
+  <si>
+    <t>«ШӘЙ КІТАБЫНЫҢ» ТҮСІНДІРМЕСІ</t>
+  </si>
+  <si>
+    <t>978-601-12-2941-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/sai-kitabynyn-tusindirmesi</t>
+  </si>
+  <si>
+    <t>ГЭМБЛИНГ: ПРАКТИКО-ОРИЕНТИРОВАННЫЕ ПОДХОДЫ В РАБОТЕ С МОЛОДЕЖЬЮ В КАЗАХСТАНЕ И В МИРЕ</t>
+  </si>
+  <si>
+    <t>СадвакасоваЗ.М.</t>
+  </si>
+  <si>
+    <t>Психология и педагогика</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/gembling-praktiko-orientirovannye-podxody-v-rabote-s-molodeziu-v-kazaxstane-i-v-mire</t>
+  </si>
+  <si>
+    <t>ПСИХОЛОГИЧЕСКАЯ УСТОЙЧИВОСТЬ ЛИЧНОСТИ: ТЕОРИЯ И ПРАКТИКА</t>
+  </si>
+  <si>
+    <t>978-601-04-5464-4</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/psixologiceskaia-ustoicivost-licnosti-teoriia-i-praktika</t>
+  </si>
+  <si>
+    <t>ТЕХНОЛОГИИ В РАБОТЕ С ДЕТЬМИ ДЕВИАНТНОГО ПОВЕДЕНИЯ Арт-педагогический аспект</t>
+  </si>
+  <si>
+    <t>78-601-04-2509-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/texnologii-v-rabote-s-detmi-deviantnogo-povedeniia-art-pedagogiceskii-aspekt</t>
+  </si>
+  <si>
+    <t>Психотренинг</t>
+  </si>
+  <si>
+    <t>Журавлев Вадим Николаевич</t>
+  </si>
+  <si>
+    <t>978-601-08-5616-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/psikhotrening</t>
+  </si>
+  <si>
+    <t>Актер пластикасы</t>
+  </si>
+  <si>
+    <t>978-601-08-5617-2</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/akter-plastikasy</t>
+  </si>
+  <si>
+    <t>Кино. Жылдар. Ойлар: мақалалар жинағы</t>
+  </si>
+  <si>
+    <t>Абильдина</t>
+  </si>
+  <si>
+    <t>978-601-08-5606-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kino-zhyldar-oylar-maqalalar-zhinaghy-2</t>
+  </si>
+  <si>
+    <t>Актер шеберлігінің элементтері: «Театр өнері» факультетінің студенттеріне арналған оқу-әдістемелік құрал</t>
+  </si>
+  <si>
+    <t>Кенебаев Кенжехан Садуакасович</t>
+  </si>
+  <si>
+    <t>978-601-08-5609-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/akter-sheberligining-elementteri-teatr-oneri-fakultetining-studentterine-arnalghan-oqu-adistemelik-qural-2</t>
+  </si>
+  <si>
+    <t>Қазақ кескіндемесі философиясындағы табиғат бейнелері: монография</t>
+  </si>
+  <si>
+    <t>Батурина Ольга Владимировна</t>
+  </si>
+  <si>
+    <t>978-601-08-5610-3</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaq-keskindemesi-filosofiiasyndagy-tabigat-beineleri-monografiia</t>
+  </si>
+  <si>
+    <t>Даналар сөзі – өнердің көзі</t>
+  </si>
+  <si>
+    <t>Керимова Жания Дауренкуловна</t>
+  </si>
+  <si>
+    <t>978-601-08-5618-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/danalar-sozi-onerding-kozi-2</t>
+  </si>
+  <si>
+    <t>Драматургияны талдау хрестоматиясы. Станиславский жүйесінің элементтеріне түсініктеме</t>
+  </si>
+  <si>
+    <t>Абильмажинов Исбек Рамазанұлы</t>
+  </si>
+  <si>
+    <t>978-601-08-5619-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/dramaturgiyany-taldau-khrestomatiyasy-stanislavskiy-zhuyesining-elementterine-tusinikteme-2</t>
+  </si>
+  <si>
+    <t>Қазақ киносының тарихы: оқу құралы</t>
+  </si>
+  <si>
+    <t>Нөгербек Баубек Бауыржанұлы</t>
+  </si>
+  <si>
+    <t>978-601-08-5627-1</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaq-kinosynyn-tarixy-oqu-quraly</t>
+  </si>
+  <si>
+    <t>Пластика актера</t>
+  </si>
+  <si>
+    <t>978-601-08-5615-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/plastika-aktera-2</t>
+  </si>
+  <si>
+    <t>Аристотель. Поэтика</t>
+  </si>
+  <si>
+    <t>З.У.Исламбаева</t>
+  </si>
+  <si>
+    <t>978-601-08-5540-3</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/aristotel-poetika</t>
+  </si>
+  <si>
+    <t>Тенденции развития киноискусства Казахстана: монография</t>
+  </si>
+  <si>
+    <t>978-601-08-5607-3</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/tendentsii-razvitiya-kinoiskusstva-kazakhstana-monografiya-2</t>
+  </si>
+  <si>
+    <t>Қазақстан мен Орталық Азия елдеріндегі ұлт қалыптастыру үдерісі және оның кинематографтағы көрінісі: монография</t>
+  </si>
+  <si>
+    <t>Абикеева Гульнара Ойратовна</t>
+  </si>
+  <si>
+    <t>978-601-08-5608-0</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaqstan-men-ortalyq-aziia-elderindegi-ult-qalyptastyru-uderisi-zane-onyn-kinematograftagy-korinisi-monografiia</t>
+  </si>
+  <si>
+    <t>Фольклорные традиции в казахском театре: монография</t>
+  </si>
+  <si>
+    <t>Кабдиева Сания Дүйсенхановна</t>
+  </si>
+  <si>
+    <t>978-601-08-5611-0</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/folklornye-traditsii-v-kazakhskom-teatre-monografiya</t>
+  </si>
+  <si>
+    <t>Сахна тілі. Монолог...</t>
+  </si>
+  <si>
+    <t>Бельжанова Кульжамила Абильдаевна</t>
+  </si>
+  <si>
+    <t>978-601-08-5622-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/sakhna-tili-monolog</t>
+  </si>
+  <si>
+    <t>Театр термині: сөздік</t>
+  </si>
+  <si>
+    <t>Султанова Жанагуль Сердалиевна</t>
+  </si>
+  <si>
+    <t>978-601-08-5605-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/teatr-termini-sozdik-2</t>
+  </si>
+  <si>
+    <t>ИМИТАЦИОННОЕ МОДЕЛИРОВАНИЕ НА БАЗЕ ДИСКРЕТНОГО ВРЕМЕНИ. EXCEL И VBA</t>
+  </si>
+  <si>
+    <t>Юрий Толуев</t>
+  </si>
+  <si>
+    <t>978-601-08-5656-1</t>
+  </si>
+  <si>
+    <t>Транспорт и логистика</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/imitatsionnoe-modelirovanie-na-baze-diskretnogo-vremeni-excel-i-vba</t>
+  </si>
+  <si>
+    <t>Ою-өрнек тарихы</t>
+  </si>
+  <si>
+    <t>Джанпаизова  Василя Мирзахмедовна</t>
+  </si>
+  <si>
+    <t>978-601-08-5542-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/oyu-ornek-tarikhy-2</t>
+  </si>
+  <si>
+    <t>Костюм тарихы</t>
+  </si>
+  <si>
+    <t>978-601-08-5541-0</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kostyum-tarikhy-2</t>
+  </si>
+  <si>
+    <t>Қазақстанның туристік нысандарының географиясы</t>
+  </si>
+  <si>
+    <t>Омаров Кайрат Махамбеткулович</t>
+  </si>
+  <si>
+    <t>978-601-08-5543-4</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaqstannyng-turistik-nysandarynyng-geografiyasy-2</t>
+  </si>
+  <si>
+    <t>Орал популяциясы киіктерінің паразиттік аурулары және ветеринариялық қауіпсіздік мәселелері</t>
+  </si>
+  <si>
+    <t>Қожаева Айгерім Романқызы</t>
+  </si>
+  <si>
+    <t>978-601-313-233-4</t>
+  </si>
+  <si>
+    <t>Животноводство</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/oral-populyatsiyasy-kiikterining-parazittik-aurulary-zhane-veterinariyalyq-qauipsizdik-maseleleri</t>
+  </si>
+  <si>
+    <t>Желінсаумен ауырған сиырларды емдеу тәжірибесінде иммуномодулдеуші және антимикробты дәрілік заттарды қолданудың артықшылықтары</t>
+  </si>
+  <si>
+    <t>Зайнеттинова Динара Болатовна</t>
+  </si>
+  <si>
+    <t>978-601-313-253-2</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/zhelinsaumen-auyrghan-siyrlardy-emdeu-tazhiribesinde-immunomoduldeushi-zhane-antimikrobty-darilik-zattardy-qoldanudyng-artyqshylyqtary</t>
+  </si>
+  <si>
+    <t>Бабырнама түсіндірме сөздігі: бірінші кітап</t>
+  </si>
+  <si>
+    <t>Ислам Жеменей</t>
+  </si>
+  <si>
+    <t>978-601-08-5848-0</t>
+  </si>
+  <si>
+    <t>Востоковедение</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/babyrnama-tusindirme-sozdigi-birinshi-kitap</t>
+  </si>
+  <si>
+    <t>Абай және  Шығыс Шайырлары</t>
+  </si>
+  <si>
+    <t>978-601-08-5882-4</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/abay-zhane-shyghys-shayyrlary</t>
+  </si>
+  <si>
+    <t>Право интеллектуальной собственности Республики Казахстан в схемах</t>
+  </si>
+  <si>
+    <t>Айжан Амангельды</t>
+  </si>
+  <si>
+    <t>978-601-08-5182-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/pravo-intellektualnoy-sobstvennosti-respubliki-kazakhstan-v-skhemakh-2</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасындағы зияткерлік меншік құқығы. Сызба түрінде.</t>
+  </si>
+  <si>
+    <t>978-601-08-5183-2</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaqstan-respublikasyndaghy-ziyatkerlik-menshik-quqy-ghy-syzba-turinde</t>
+  </si>
+  <si>
+    <t>Туризмдегі инновациялық маркетинг: оқу құралы</t>
+  </si>
+  <si>
+    <t>Дюсекеева Еркегуль Талгатовна, Серикпаева Светлана Омурзаковна, Кадырбекова Динара, ДҮЙСКЕНОВА РАЙГҮЛ ЖЕҢІСҚЫЗЫ</t>
+  </si>
+  <si>
+    <t>978-601-08-5539-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/turizmdegi-innovatsiyalyq-marketing-oqu-quraly</t>
+  </si>
+  <si>
+    <t>САХНА  ҚОЗFАЛЫСЫНЫҢ  НЕГIЗДЕРI</t>
+  </si>
+  <si>
+    <t>Сейтметов К.М.</t>
+  </si>
+  <si>
+    <t>978-601-08-4858-0</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/saxna-qozfalysynyn-negizderi</t>
+  </si>
+  <si>
+    <t>Қазақ актерлік өнерінің туу, қалыптасу кезеңдері.</t>
+  </si>
+  <si>
+    <t>978-601-08-4859-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaq-akterlik-onerinin-tuu-qalyptasu-kezenderi</t>
+  </si>
+  <si>
+    <t>Әншілік дауыс тәрбиесі</t>
+  </si>
+  <si>
+    <t>978-601-08-4287-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/ansilik-dauys-tarbiesi</t>
+  </si>
+  <si>
+    <t>Сборник Фортепианных ансамблей в 2-х выпусках(1-выпуск)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Олексенко И.В. </t>
+  </si>
+  <si>
+    <t>979-0-80-3854-99-3</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/sbornik-fortepiannyx-ansamblei-v-2-x-vypuskax1-vypusk</t>
+  </si>
+  <si>
+    <t>Сборник Фортепианных ансамблей в 2-х выпусках(2-выпуск)</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/sbornik-fortepiannyx-ansamblei-v-2-x-vypuskax2-vypusk</t>
+  </si>
+  <si>
+    <t>Мелодии и песни из кинофильмов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">979-0-803856-89-8 </t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/melodii-i-pesni-iz-kinofilmov</t>
+  </si>
+  <si>
+    <t>Мир, Родина, Единство! Сборник фортепианных ансамблей в обработке</t>
+  </si>
+  <si>
+    <t xml:space="preserve">979-0-9003221-4-2 </t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/mir-rodina-edinstvo-sbornik-fortepiannyx-ansamblei-v-obrabotke</t>
+  </si>
+  <si>
+    <t>Песни военных лет, сборник фортепианных ансамблей</t>
+  </si>
+  <si>
+    <t>979-0-9003170-9-4</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/pesni-voennyx-let-sbornik-fortepiannyx-ansamblei</t>
+  </si>
+  <si>
+    <t>Пайғамбарымыздың (с.ғ.с.) ұстаздық тағылымы/</t>
+  </si>
+  <si>
+    <t>Абдуллаһ Өзбек.</t>
+  </si>
+  <si>
+    <t>978-601-06-4560-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/paigambarymyzdyn-sgs-ustazdyq-tagylymy</t>
+  </si>
+  <si>
+    <t>ҚАЗІРГІ ӘЛЕУМЕТТІК-ЭКОНОМИКАЛЫҚ СЫН-ТЕГЕУРІНДЕР КОНТЕКСІНДЕГІ ҚАЗАҚСТАННЫҢ МӘДЕНИЕТ ЖӘНЕ ӨНЕР ҰЙЫМДАРЫН СТРАТЕГИЯЛЫҚ БАСҚАРУДЫҢ  ЕРЕКШЕЛІКТЕРІ</t>
+  </si>
+  <si>
+    <t>Мусаева А.А.</t>
+  </si>
+  <si>
+    <t>978-601-08-5077-4</t>
+  </si>
+  <si>
+    <t>Экономика и управление</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazirgi-aleumettik-ekonomikalyq-syn-tegeurinder-konteksindegi-qazaqstannyn-madeniet-zane-oner-uiymdaryn-strategiialyq-basqarudyn-erekselikteri</t>
+  </si>
+  <si>
+    <t>ПЕДАГОГИКА И  ПСИХОЛОГИЯ МУЗЫКАЛЬНО- ИСПОЛНИТЕЛЬСКОЙ  ДЕЯТЕЛЬНОСТИ</t>
+  </si>
+  <si>
+    <t>Абельтаева Ж.Е., Ибраева К.Е.</t>
+  </si>
+  <si>
+    <t>978-601-08-5348-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/pedagogika-i-psixologiia-muzykalno-ispolnitelskoi-deiatelnosti</t>
+  </si>
+  <si>
+    <t>ЖЕТІСУ ӨҢІРІНІҢ ӨЛКЕТАНУ КОМПОНЕНТІ НЕГІЗІНДЕ ТУРИЗМ МАМАНДАРЫН ДАЯРЛАУДЫҢ  ТЕОРИЯСЫ МЕН ПРАКТИКАСЫ</t>
+  </si>
+  <si>
+    <t>Кадырбекова Динара</t>
+  </si>
+  <si>
+    <t>978-601-82228-6-3</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/zetisu-onirinin-olketanu-komponenti-negizinde-turizm-mamandaryn-daiarlaudyn-teoriiasy-men-praktikasy</t>
+  </si>
+  <si>
+    <t>ҚОНАҚ ҮЙ-МЕЙРАМХАНА БИЗНЕСІНІҢ ҚАРЖЫЛЫҚ ТАЛДАУ НЕГІЗДЕРІ</t>
+  </si>
+  <si>
+    <t>Серикпаева Светлана Омурзаковна</t>
+  </si>
+  <si>
+    <t>978-601-08-5444-4</t>
+  </si>
+  <si>
+    <t>Ресторанное дело</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qonaq-ui-meiramxana-biznesinin-qarzylyq-taldau-negizderi</t>
+  </si>
+  <si>
+    <t>ЖАҺАНДАНУ ЖАҒДАЙЫНДА ӨНЕРКӘСІП КӘСІПОРЫНДАРЫ ӨНДІРІСІН ӘРТАРАПТАНДЫРУ</t>
+  </si>
+  <si>
+    <t>978-601-82306-0-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/zahandanu-zagdaiynda-onerkasip-kasiporyndary-ondirisin-artaraptandyru</t>
+  </si>
+  <si>
+    <t>Тюркский календарь. Том 1</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/tiurkskii-kalendar-tom-1</t>
+  </si>
+  <si>
+    <t>Тюркский календарь. Том 2</t>
+  </si>
+  <si>
+    <t>978-601-08-5395-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/tiurkskii-kalendar-tom-2</t>
+  </si>
+  <si>
+    <t>БІЛІМ БЕРУ ҰЙЫМДАРЫНДАҒЫ ПСИХОЛОГИЯЛЫҚ ҚЫЗМЕТТІ ҰЙЫМДАСТЫРУ</t>
+  </si>
+  <si>
+    <t>Комекбаева Ляззат Кенесбаевна</t>
+  </si>
+  <si>
+    <t>978-601-08-5575-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/bilim-beru-uiymdaryndagy-psixologiialyq-qyzmetti-uiymdastyru</t>
+  </si>
+  <si>
+    <t>ҚОНАҚ ҮЙ ЖӘНЕ МЕЙРАМХАНА ІСІНДЕГІ  БИЗНЕСТІ ЖОСПАРЛАУ</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qonaq-ui-zane-meiramxana-isindegi-biznesti-zosparlau</t>
+  </si>
+  <si>
+    <t>Бизнес-планирование в гостинично-ресторанном бизнесе; учебно-практическое пособие</t>
+  </si>
+  <si>
+    <t>978-601-08-5612-7</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/biznes-planirovanie-v-gostinicno-restorannom-biznese-ucebno-prakticeskoe-posobie</t>
+  </si>
+  <si>
+    <t>«Ақбай» сборник обработок для смешанного хора а'капелла</t>
+  </si>
+  <si>
+    <t>Ясонова Л.</t>
+  </si>
+  <si>
+    <t>978-601-7676-60-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/aqbai-sbornik-obrabotok-dlia-smesannogo-xora-akapella</t>
+  </si>
+  <si>
+    <t>Кинотануға кіріспе: оқу-әдістемелік құрал</t>
+  </si>
+  <si>
+    <t>Айдар А.М.</t>
+  </si>
+  <si>
+    <t>978-601-08-5225-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kinotanuga-kirispe-oqu-adistemelik-qural</t>
+  </si>
+  <si>
+    <t>«Бес құрлықтың əндері» Аралас хорға арналған өңдеулер жинағы.</t>
+  </si>
+  <si>
+    <t>978-601-08-5043-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/bes-qurlyqtyn-enderi-aralas-xorga-arnalgan-ondeuler-zinagy</t>
+  </si>
+  <si>
+    <t>Құдіретті дала өркениетінің тарихы: Тастағы тарих 1 том</t>
+  </si>
+  <si>
+    <t>Капекова Г.</t>
+  </si>
+  <si>
+    <t>ISBN 978-601-08-5449-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qudiretti-dala-orkenietining-tarikhy-tastaghy-tarikh-1-tom</t>
+  </si>
+  <si>
+    <t>Құдіретті дала өркениетінің тарихы 2 том</t>
+  </si>
+  <si>
+    <t>978-601-08-5448-2</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qudiretti-dala-orkenietining-tarikhy-2-tom</t>
+  </si>
+  <si>
+    <t>Құдіретті дала өркениетінің тарихы 3 том</t>
+  </si>
+  <si>
+    <t>978-601-08-5447-5</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qudiretti-dala-orkenietining-tarikhy-3-tom</t>
+  </si>
+  <si>
+    <t>Қоғамдық тамақтандыру ұйымдарындағы басқарушылық есеп</t>
+  </si>
+  <si>
+    <t>Еспергенова Л.Р.</t>
+  </si>
+  <si>
+    <t>978-601-08-5301-0</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qogamdyq-tamaqtandyru-uiymdaryndagy-basqarusylyq-esep</t>
+  </si>
+  <si>
+    <t>Қызыл және сары стратегиялар. Бизнес-стратегияның қыр-сыры</t>
+  </si>
+  <si>
+    <t>Бирюлин С.</t>
+  </si>
+  <si>
+    <t>978-601-08-5600-4</t>
+  </si>
+  <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qyzyl-zhane-sary-strategiyalar-biznes-strategiyanyng-qyr-syry</t>
+  </si>
+  <si>
+    <t>Край шести городов</t>
+  </si>
+  <si>
+    <t>Иминов Смаилжан</t>
+  </si>
+  <si>
+    <t>978-601-08-5482-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/kray-shesti-gorodov</t>
+  </si>
+  <si>
+    <t>Alberto Frigerio. INTRODUCTION TO INTERNATIONAL RELATIONS THEORIES</t>
+  </si>
+  <si>
+    <t>Alberto Frigerio</t>
+  </si>
+  <si>
+    <t>978-601-08-5303-4</t>
+  </si>
+  <si>
+    <t>Политология</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/alberto-frigerio-introduction-to-international-relations-theories</t>
+  </si>
+  <si>
+    <t>Қаржылық есеп-2:</t>
+  </si>
+  <si>
+    <t>Жұмабаева М.Д., Торшаева Ш.М.</t>
+  </si>
+  <si>
+    <t>978-601-08-5044-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qarzhylyq-esep-2</t>
+  </si>
+  <si>
+    <t>Өмір дизайны / Саари</t>
+  </si>
+  <si>
+    <t>Саари Д.Б.</t>
+  </si>
+  <si>
+    <t>978-601-7431-71-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/omir-dizayny-saari</t>
+  </si>
+  <si>
+    <t>SERVICE LEARNING / Саари</t>
+  </si>
+  <si>
+    <t>978-601-7431-69-3</t>
+  </si>
+  <si>
+    <t>Дополнительная литература</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/service-learning-saari</t>
+  </si>
+  <si>
+    <t>ТҰРАҚТЫ ДАМУ: ПРИНЦИПТЕРІ МЕН ТӘЖІРИБЕСІ/ УСТОЙЧИВОЕ РАЗВИТИЕ: ПРИНЦИПЫ И ПРАКТИКА / SUSTAINABLE DEVELOPMENT: PRINCIPLES AND PRACTICE</t>
+  </si>
+  <si>
+    <t>978-601-7431-68-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/turaqty-damu-printsipteri-men-tazhiribesi-ustoychivoe-razvitie-printsipy-i-praktika-sustainable-development-principles-and-practice</t>
+  </si>
+  <si>
+    <t>Адам құқықтары және азаматтық қоғам: оқу құралы = Права человека и гражданское общество: учебное пособие = Human Rights and Civil Society: the study guide</t>
+  </si>
+  <si>
+    <t>978-601-7431-70-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/adam-quqyqtary-zhane-azamattyq-qogham-oqu-quraly-prava-cheloveka-i-grazhdanskoe-obshchestvo-uchebnoe-posobie-human-rights-and-civil-society-the-study-guide</t>
+  </si>
+  <si>
+    <t>Қазақ ұлтының тұтас тарихы. 2-том</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 978-601-04-6393-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaq-ultynyn-tutas-tarixy-2-tom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economic mechanisms for sustainable agricultural development and budget support enhancement  </t>
+  </si>
+  <si>
+    <t>Beisekova Zh. I.</t>
+  </si>
+  <si>
+    <t>978-601-365-073-9</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/economic-mechanisms-for-sustainable-agricultural-development-and-budget-support-enhancement</t>
+  </si>
+  <si>
+    <t>Қонақ үй-мейрамхана кешендеріндегі санитария және гигиена: оқу-тәжірибелік құралы</t>
+  </si>
+  <si>
+    <t>978-601-08-5445-1</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qonaq-ui-meiramxana-kesenderindegi-sanitariia-zane-gigiena-oqu-taziribelik-quraly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">General Theory of Statistics: Manual </t>
+  </si>
+  <si>
+    <t>M.V. Tyutyunnikova</t>
+  </si>
+  <si>
+    <t>978-601-08-4292-2</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/general-theory-of-statistics-manual</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управленческий учет в организациях общественного питания </t>
+  </si>
+  <si>
+    <t>978-601-08-4291-5</t>
+  </si>
+  <si>
+    <t>Легкая промышленность</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/upravlenceskii-ucet-v-organizaciiax-obshhestvennogo-pitaniia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алаш қайраткерлерінің озық идеялары: ғылыми жинақ </t>
+  </si>
+  <si>
+    <t>Кожахметов А.Б.</t>
+  </si>
+  <si>
+    <t>978-601-7431-64-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/alas-qairatkerlerinin-ozyq-ideialary-gylymi-zinaq</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In search of an effective model of university in Kazakhstan </t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/in-search-of-an-effective-model-of-university-in-kazakhstan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстандық университеттің тиімді моделін іздеу жолында: ұжымдық монография </t>
+  </si>
+  <si>
+    <t>978-601-08-2834-6</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/qazaqstandyq-universitettin-tiimdi-modelin-izdeu-zolynda-uzymdyq-monografiia</t>
+  </si>
+  <si>
+    <t>В поисках эффективной модели казахстанского университета: Коллективная монография</t>
+  </si>
+  <si>
+    <t>978-601-7470-96-8</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/v-poiskax-effektivnoi-modeli-kazaxstanskogo-universiteta-kollektivnaia-monografiia</t>
+  </si>
+  <si>
+    <t>Болезни роста: переход от простого предпринимательства к профессионально управляемой организации: Монография</t>
+  </si>
+  <si>
+    <t>Фламгольц Э.Г.</t>
+  </si>
+  <si>
+    <t>https://eshop.smartpress.kz/shop/bolezni-rosta-perexod-ot-prostogo-predprinimatelstva-k-professionalno-upravliaemoi-organizacii-monografiia</t>
+  </si>
+  <si>
+    <t>Жуан мен жіңішке: Әңгімелер. 2-бас.</t>
   </si>
   <si>
     <t>978-601-08-4272-4</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/zhuan-zhin-ishke-an-gimeler-chehov-a-p</t>
-[...149 lines deleted...]
-    <t>https://eshop.smartpress.kz/shop/qazaq-zh-ne-batys-tilderi-maqal-m-tel-der-s-zdigi</t>
+    <t>https://eshop.smartpress.kz/shop/zuan-men-ziniske-angimeler-2-baszuan-men-ziniske-angimeler-2-bas</t>
   </si>
   <si>
     <t>Жаңа Танымгер. 1: Изучаем казахский легко!</t>
   </si>
   <si>
-    <t>Ермекова К.А., Ештаева Н.А.</t>
+    <t>Ештаева Н.А., Ермекова К.А.</t>
   </si>
   <si>
     <t>978-601-08-4830-6</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/zhan-a-tanymger-1-izuchaem-kazahskiy-legko</t>
+    <t>https://eshop.smartpress.kz/shop/zana-tanymger-1-izucaem-kazaxskii-legko</t>
   </si>
   <si>
     <t>Жаңа Танымгер 2: Изучаем казахский легко!</t>
   </si>
   <si>
-    <t>Ермекова К.А., Кадыр С.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-601-08-4829-0</t>
   </si>
   <si>
-    <t>https://eshop.smartpress.kz/shop/zhan-a-tanymger-2-izuchaem-kazahskiy-legko</t>
-[...743 lines deleted...]
-    <t>https://eshop.smartpress.kz/shop/nurpejisuly-kenes-sh-200-386-b</t>
+    <t>https://eshop.smartpress.kz/shop/zana-tanymger-2-izucaem-kazaxskii-legko</t>
   </si>
   <si>
     <t>Әбділдин Жабайхан. Ш.29 – 360 б.</t>
   </si>
   <si>
     <t>978-601-04-0215-7</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/zhabayhan-bd-ldin-sh-29-360-b</t>
   </si>
   <si>
     <t>Абдильдин Мейрхан. Вып. 22 – 344 с.</t>
   </si>
   <si>
     <t>978-601-247-858-7</t>
   </si>
   <si>
     <t>https://eshop.smartpress.kz/shop/meyrhan-abdil-din-vyp-22-344-s</t>
   </si>
   <si>
     <t>Абдулин Айтмухамед. Вып. 122 – 334 с.</t>
   </si>
   <si>
     <t>978-601-04-2850-8</t>
   </si>
@@ -4249,10445 +4318,10758 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I411"/>
+  <dimension ref="A1:I413"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2">
+        <v>14424</v>
+      </c>
+      <c r="F2">
         <v>13520</v>
-      </c>
-[...1 lines deleted...]
-        <v>13500</v>
       </c>
       <c r="G2">
         <v>3000</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
       <c r="I2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
-        <v>2</v>
+        <v>4609</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
+      <c r="E3">
+        <v>11622</v>
+      </c>
       <c r="F3">
-        <v>11976</v>
+        <v>10722</v>
       </c>
       <c r="G3">
         <v>3000</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
       <c r="I3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
+      <c r="E4">
+        <v>13776</v>
+      </c>
       <c r="F4">
-        <v>4844</v>
+        <v>11976</v>
       </c>
       <c r="G4">
         <v>3000</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
-        <v>4</v>
+        <v>4610</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
-        <v>9849</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>80000</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6">
-        <v>14616</v>
+        <v>6944</v>
       </c>
       <c r="F6">
-        <v>13154</v>
+        <v>4844</v>
       </c>
       <c r="G6">
         <v>3000</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7">
+        <v>9849</v>
+      </c>
+      <c r="F7">
+        <v>8799</v>
+      </c>
+      <c r="G7">
+        <v>3000</v>
+      </c>
+      <c r="H7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E8">
-        <v>9018</v>
+        <v>14616</v>
       </c>
       <c r="F8">
-        <v>10800</v>
+        <v>12186</v>
       </c>
       <c r="G8">
         <v>3000</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E9">
-        <v>6608</v>
+        <v>9940</v>
       </c>
       <c r="F9">
-        <v>7200</v>
+        <v>7840</v>
       </c>
       <c r="G9">
         <v>3000</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E10">
-        <v>6699</v>
+        <v>9018</v>
       </c>
       <c r="F10">
-        <v>7200</v>
+        <v>9471</v>
       </c>
       <c r="G10">
         <v>3000</v>
       </c>
       <c r="H10" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11">
+        <v>6608</v>
+      </c>
+      <c r="F11">
+        <v>5558</v>
+      </c>
+      <c r="G11">
+        <v>3000</v>
+      </c>
+      <c r="H11" t="s">
         <v>49</v>
       </c>
-      <c r="D11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
         <v>52</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12">
+        <v>6699</v>
+      </c>
+      <c r="F12">
+        <v>5649</v>
+      </c>
+      <c r="G12">
+        <v>3000</v>
+      </c>
+      <c r="H12" t="s">
         <v>49</v>
       </c>
-      <c r="D12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="E13">
-        <v>2000</v>
+        <v>4053</v>
       </c>
       <c r="F13">
-        <v>1800</v>
+        <v>3003</v>
       </c>
       <c r="G13">
         <v>3000</v>
       </c>
       <c r="H13" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="E14">
-        <v>2000</v>
+        <v>4046</v>
       </c>
       <c r="F14">
-        <v>1800</v>
+        <v>2996</v>
       </c>
       <c r="G14">
         <v>3000</v>
       </c>
       <c r="H14" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E15">
-        <v>8000</v>
+        <v>10143</v>
       </c>
       <c r="F15">
-        <v>7200</v>
+        <v>9594</v>
       </c>
       <c r="G15">
         <v>3000</v>
       </c>
       <c r="H15" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I15" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E16">
         <v>8000</v>
       </c>
       <c r="F16">
         <v>7200</v>
       </c>
       <c r="G16">
         <v>3000</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I16" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E17">
-        <v>3000</v>
+        <v>4095</v>
       </c>
       <c r="F17">
         <v>3045</v>
       </c>
       <c r="G17">
         <v>3000</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I17" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="E18">
-        <v>3000</v>
+        <v>4039</v>
       </c>
       <c r="F18">
-        <v>2700</v>
+        <v>2989</v>
       </c>
       <c r="G18">
         <v>3000</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I18" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E19">
         <v>2000</v>
       </c>
       <c r="F19">
         <v>1800</v>
       </c>
       <c r="G19">
         <v>3000</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I19" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E20">
-        <v>19000</v>
+        <v>14772</v>
       </c>
       <c r="F20">
-        <v>17100</v>
+        <v>13810</v>
       </c>
       <c r="G20">
         <v>3000</v>
       </c>
       <c r="H20" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="I20" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E21">
-        <v>7000</v>
+        <v>5369</v>
       </c>
       <c r="F21">
-        <v>6300</v>
+        <v>4319</v>
       </c>
       <c r="G21">
         <v>3000</v>
       </c>
       <c r="H21" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="I21" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="E22">
-        <v>8000</v>
+        <v>7189</v>
       </c>
       <c r="F22">
-        <v>7200</v>
+        <v>6139</v>
       </c>
       <c r="G22">
         <v>3000</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I22" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E23">
         <v>7000</v>
       </c>
       <c r="F23">
         <v>6000</v>
       </c>
       <c r="G23">
         <v>3000</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I23" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E24">
-        <v>8000</v>
+        <v>2275</v>
       </c>
       <c r="F24">
-        <v>7200</v>
+        <v>1225</v>
       </c>
       <c r="G24">
         <v>3000</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I24" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E25">
-        <v>7000</v>
+        <v>6006</v>
       </c>
       <c r="F25">
-        <v>6300</v>
+        <v>4956</v>
       </c>
       <c r="G25">
         <v>3000</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I25" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E26">
-        <v>9000</v>
+        <v>12324</v>
       </c>
       <c r="F26">
-        <v>8100</v>
+        <v>10524</v>
       </c>
       <c r="G26">
         <v>3000</v>
       </c>
       <c r="H26" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="I26" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E27">
-        <v>9000</v>
+        <v>11616</v>
       </c>
       <c r="F27">
-        <v>8100</v>
+        <v>9516</v>
       </c>
       <c r="G27">
         <v>3000</v>
       </c>
       <c r="H27" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="I27" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E28">
-        <v>9000</v>
+        <v>14568</v>
       </c>
       <c r="F28">
-        <v>14568</v>
+        <v>13640</v>
       </c>
       <c r="G28">
         <v>3000</v>
       </c>
       <c r="H28" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I28" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E29">
         <v>10000</v>
       </c>
       <c r="F29">
         <v>5000</v>
       </c>
       <c r="G29">
         <v>3000</v>
       </c>
       <c r="H29" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I29" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C30" t="s">
-        <v>111</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E30">
         <v>50000</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>74</v>
+        <v>27</v>
       </c>
       <c r="I30" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
-        <v>31</v>
+        <v>4138</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E31">
         <v>10000</v>
       </c>
       <c r="F31">
-        <v>5000</v>
+        <v>8500</v>
       </c>
       <c r="G31">
         <v>3000</v>
       </c>
+      <c r="H31" t="s">
+        <v>120</v>
+      </c>
       <c r="I31" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>32</v>
+        <v>4150</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E32">
         <v>10000</v>
       </c>
       <c r="F32">
-        <v>5000</v>
+        <v>8500</v>
       </c>
       <c r="G32">
         <v>3000</v>
       </c>
+      <c r="H32" t="s">
+        <v>120</v>
+      </c>
       <c r="I32" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
-        <v>33</v>
+        <v>4415</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D33" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E33">
-        <v>10000</v>
+        <v>20134</v>
       </c>
       <c r="F33">
-        <v>5000</v>
+        <v>18814</v>
       </c>
       <c r="G33">
         <v>3000</v>
       </c>
+      <c r="H33" t="s">
+        <v>12</v>
+      </c>
       <c r="I33" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>34</v>
+        <v>4416</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D34" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E34">
-        <v>10000</v>
+        <v>8372</v>
       </c>
       <c r="F34">
-        <v>5000</v>
+        <v>6272</v>
       </c>
       <c r="G34">
         <v>3000</v>
       </c>
+      <c r="H34" t="s">
+        <v>49</v>
+      </c>
       <c r="I34" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>35</v>
+        <v>4417</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="E35">
-        <v>10000</v>
+        <v>3731</v>
       </c>
       <c r="F35">
-        <v>5000</v>
+        <v>2681</v>
       </c>
       <c r="G35">
         <v>3000</v>
       </c>
+      <c r="H35" t="s">
+        <v>17</v>
+      </c>
       <c r="I35" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>36</v>
+        <v>4418</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C36" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E36">
-        <v>10000</v>
+        <v>4277</v>
       </c>
       <c r="F36">
-        <v>5000</v>
+        <v>3227</v>
       </c>
       <c r="G36">
         <v>3000</v>
       </c>
+      <c r="H36" t="s">
+        <v>17</v>
+      </c>
       <c r="I36" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
-        <v>37</v>
+        <v>4419</v>
       </c>
       <c r="B37" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C37" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="E37">
-        <v>10000</v>
+        <v>13806</v>
       </c>
       <c r="F37">
-        <v>5000</v>
+        <v>12906</v>
       </c>
       <c r="G37">
         <v>3000</v>
       </c>
+      <c r="H37" t="s">
+        <v>17</v>
+      </c>
       <c r="I37" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
-        <v>38</v>
+        <v>4420</v>
       </c>
       <c r="B38" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C38" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="D38" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="E38">
-        <v>10000</v>
+        <v>14820</v>
       </c>
       <c r="F38">
-        <v>5000</v>
+        <v>13920</v>
       </c>
       <c r="G38">
         <v>3000</v>
       </c>
+      <c r="H38" t="s">
+        <v>17</v>
+      </c>
       <c r="I38" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>39</v>
+        <v>4421</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E39">
-        <v>10000</v>
+        <v>16980</v>
       </c>
       <c r="F39">
-        <v>5000</v>
+        <v>15480</v>
       </c>
       <c r="G39">
         <v>3000</v>
       </c>
+      <c r="H39" t="s">
+        <v>17</v>
+      </c>
       <c r="I39" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>40</v>
+        <v>4422</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
       <c r="D40" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E40">
-        <v>10000</v>
+        <v>10062</v>
       </c>
       <c r="F40">
-        <v>5000</v>
+        <v>9162</v>
       </c>
       <c r="G40">
         <v>3000</v>
       </c>
+      <c r="H40" t="s">
+        <v>17</v>
+      </c>
       <c r="I40" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
-        <v>41</v>
+        <v>4167</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>155</v>
       </c>
       <c r="D41" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E41">
         <v>10000</v>
       </c>
       <c r="F41">
-        <v>5000</v>
+        <v>8500</v>
       </c>
       <c r="G41">
         <v>3000</v>
       </c>
+      <c r="H41" t="s">
+        <v>120</v>
+      </c>
       <c r="I41" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
-        <v>42</v>
+        <v>4423</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>159</v>
       </c>
       <c r="D42" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="E42">
-        <v>10000</v>
+        <v>14976</v>
       </c>
       <c r="F42">
-        <v>5000</v>
+        <v>13176</v>
       </c>
       <c r="G42">
         <v>3000</v>
       </c>
+      <c r="H42" t="s">
+        <v>161</v>
+      </c>
       <c r="I42" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
-        <v>4138</v>
+        <v>4424</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>163</v>
+      </c>
+      <c r="C43" t="s">
+        <v>164</v>
       </c>
       <c r="D43" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="E43">
-        <v>10000</v>
+        <v>4004</v>
       </c>
       <c r="F43">
-        <v>8500</v>
+        <v>2954</v>
       </c>
       <c r="G43">
         <v>3000</v>
       </c>
       <c r="H43" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="I43" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
-        <v>43</v>
+        <v>4425</v>
       </c>
       <c r="B44" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="C44" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="D44" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="E44">
-        <v>10000</v>
+        <v>13455</v>
       </c>
       <c r="F44">
-        <v>5000</v>
+        <v>12705</v>
       </c>
       <c r="G44">
         <v>3000</v>
       </c>
+      <c r="H44" t="s">
+        <v>17</v>
+      </c>
       <c r="I44" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
-        <v>44</v>
+        <v>4426</v>
       </c>
       <c r="B45" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="D45" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="E45">
-        <v>10000</v>
+        <v>6538</v>
       </c>
       <c r="F45">
-        <v>5000</v>
+        <v>5488</v>
       </c>
       <c r="G45">
         <v>3000</v>
       </c>
+      <c r="H45" t="s">
+        <v>49</v>
+      </c>
       <c r="I45" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
-        <v>45</v>
+        <v>4427</v>
       </c>
       <c r="B46" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="C46" t="s">
-        <v>115</v>
+        <v>176</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="E46">
-        <v>10000</v>
+        <v>8827</v>
       </c>
       <c r="F46">
-        <v>5000</v>
+        <v>7777</v>
       </c>
       <c r="G46">
         <v>3000</v>
       </c>
+      <c r="H46" t="s">
+        <v>17</v>
+      </c>
       <c r="I46" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
-        <v>46</v>
+        <v>4428</v>
       </c>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="E47">
-        <v>10000</v>
+        <v>16190</v>
       </c>
       <c r="F47">
-        <v>5000</v>
+        <v>14690</v>
       </c>
       <c r="G47">
         <v>3000</v>
       </c>
+      <c r="H47" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
-        <v>47</v>
+        <v>4429</v>
       </c>
       <c r="B48" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="C48" t="s">
-        <v>115</v>
+        <v>184</v>
       </c>
       <c r="D48" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="E48">
-        <v>10000</v>
+        <v>10360</v>
       </c>
       <c r="F48">
-        <v>5000</v>
+        <v>9310</v>
       </c>
       <c r="G48">
         <v>3000</v>
       </c>
+      <c r="H48" t="s">
+        <v>49</v>
+      </c>
       <c r="I48" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
-        <v>48</v>
+        <v>4174</v>
       </c>
       <c r="B49" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>187</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="E49">
         <v>10000</v>
       </c>
       <c r="F49">
-        <v>5000</v>
+        <v>8500</v>
       </c>
       <c r="G49">
         <v>3000</v>
       </c>
+      <c r="H49" t="s">
+        <v>120</v>
+      </c>
       <c r="I49" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
-        <v>49</v>
+        <v>4430</v>
       </c>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="C50" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E50">
-        <v>10000</v>
+        <v>10548</v>
       </c>
       <c r="F50">
-        <v>5000</v>
+        <v>10206</v>
       </c>
       <c r="G50">
         <v>3000</v>
       </c>
+      <c r="H50" t="s">
+        <v>32</v>
+      </c>
       <c r="I50" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
-        <v>50</v>
+        <v>4431</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C51" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="D51" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E51">
-        <v>10000</v>
+        <v>17030</v>
       </c>
       <c r="F51">
-        <v>5000</v>
+        <v>15530</v>
       </c>
       <c r="G51">
         <v>3000</v>
       </c>
+      <c r="H51" t="s">
+        <v>32</v>
+      </c>
       <c r="I51" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
-        <v>51</v>
+        <v>4432</v>
       </c>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>198</v>
+      </c>
+      <c r="C52" t="s">
+        <v>195</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="E52">
-        <v>10000</v>
+        <v>9516</v>
       </c>
       <c r="F52">
-        <v>5000</v>
+        <v>9002</v>
       </c>
       <c r="G52">
         <v>3000</v>
       </c>
+      <c r="H52" t="s">
+        <v>17</v>
+      </c>
       <c r="I52" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
-        <v>52</v>
+        <v>4433</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
+        <v>201</v>
+      </c>
+      <c r="C53" t="s">
+        <v>195</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E53">
-        <v>10000</v>
+        <v>10608</v>
       </c>
       <c r="F53">
-        <v>5000</v>
+        <v>10276</v>
       </c>
       <c r="G53">
         <v>3000</v>
       </c>
+      <c r="H53" t="s">
+        <v>17</v>
+      </c>
       <c r="I53" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
-        <v>53</v>
+        <v>4434</v>
       </c>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>204</v>
+      </c>
+      <c r="C54" t="s">
+        <v>205</v>
       </c>
       <c r="D54" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="E54">
-        <v>10000</v>
+        <v>5096</v>
       </c>
       <c r="F54">
-        <v>5000</v>
+        <v>4046</v>
       </c>
       <c r="G54">
         <v>3000</v>
       </c>
+      <c r="H54" t="s">
+        <v>17</v>
+      </c>
       <c r="I54" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
-        <v>54</v>
+        <v>4435</v>
       </c>
       <c r="B55" t="s">
-        <v>193</v>
+        <v>208</v>
+      </c>
+      <c r="C55" t="s">
+        <v>209</v>
       </c>
       <c r="D55" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="E55">
-        <v>10000</v>
+        <v>25404</v>
       </c>
       <c r="F55">
-        <v>5000</v>
+        <v>23604</v>
       </c>
       <c r="G55">
         <v>3000</v>
       </c>
+      <c r="H55" t="s">
+        <v>17</v>
+      </c>
       <c r="I55" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
-        <v>4150</v>
+        <v>4436</v>
       </c>
       <c r="B56" t="s">
-        <v>196</v>
+        <v>212</v>
+      </c>
+      <c r="C56" t="s">
+        <v>213</v>
       </c>
       <c r="D56" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="E56">
-        <v>10000</v>
+        <v>8715</v>
       </c>
       <c r="F56">
-        <v>8500</v>
+        <v>7665</v>
       </c>
       <c r="G56">
         <v>3000</v>
       </c>
       <c r="H56" t="s">
-        <v>155</v>
+        <v>49</v>
       </c>
       <c r="I56" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
-        <v>55</v>
+        <v>4437</v>
       </c>
       <c r="B57" t="s">
-        <v>199</v>
+        <v>216</v>
+      </c>
+      <c r="C57" t="s">
+        <v>217</v>
       </c>
       <c r="D57" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="E57">
-        <v>10000</v>
+        <v>8736</v>
       </c>
       <c r="F57">
-        <v>5000</v>
+        <v>7686</v>
       </c>
       <c r="G57">
         <v>3000</v>
       </c>
+      <c r="H57" t="s">
+        <v>17</v>
+      </c>
       <c r="I57" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
-        <v>56</v>
+        <v>4438</v>
       </c>
       <c r="B58" t="s">
-        <v>202</v>
+        <v>220</v>
+      </c>
+      <c r="C58" t="s">
+        <v>221</v>
       </c>
       <c r="D58" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="E58">
-        <v>10000</v>
+        <v>13740</v>
       </c>
       <c r="F58">
-        <v>5000</v>
+        <v>12840</v>
       </c>
       <c r="G58">
         <v>3000</v>
       </c>
+      <c r="H58" t="s">
+        <v>17</v>
+      </c>
       <c r="I58" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
-        <v>57</v>
+        <v>4439</v>
       </c>
       <c r="B59" t="s">
-        <v>205</v>
+        <v>224</v>
+      </c>
+      <c r="C59" t="s">
+        <v>225</v>
       </c>
       <c r="D59" t="s">
-        <v>206</v>
+        <v>226</v>
       </c>
       <c r="E59">
-        <v>10000</v>
+        <v>16030</v>
       </c>
       <c r="F59">
-        <v>5000</v>
+        <v>15426</v>
       </c>
       <c r="G59">
         <v>3000</v>
       </c>
+      <c r="H59" t="s">
+        <v>49</v>
+      </c>
       <c r="I59" t="s">
-        <v>207</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
-        <v>58</v>
+        <v>4440</v>
       </c>
       <c r="B60" t="s">
-        <v>208</v>
+        <v>228</v>
+      </c>
+      <c r="C60" t="s">
+        <v>229</v>
       </c>
       <c r="D60" t="s">
-        <v>209</v>
+        <v>230</v>
       </c>
       <c r="E60">
-        <v>10000</v>
+        <v>7462</v>
       </c>
       <c r="F60">
-        <v>5000</v>
+        <v>6412</v>
       </c>
       <c r="G60">
         <v>3000</v>
       </c>
+      <c r="H60" t="s">
+        <v>17</v>
+      </c>
       <c r="I60" t="s">
-        <v>210</v>
+        <v>231</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
-        <v>59</v>
+        <v>4441</v>
       </c>
       <c r="B61" t="s">
-        <v>211</v>
+        <v>232</v>
+      </c>
+      <c r="C61" t="s">
+        <v>233</v>
       </c>
       <c r="D61" t="s">
-        <v>212</v>
+        <v>234</v>
       </c>
       <c r="E61">
-        <v>10000</v>
+        <v>6279</v>
       </c>
       <c r="F61">
-        <v>5000</v>
+        <v>5229</v>
       </c>
       <c r="G61">
         <v>3000</v>
       </c>
+      <c r="H61" t="s">
+        <v>17</v>
+      </c>
       <c r="I61" t="s">
-        <v>213</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
-        <v>60</v>
+        <v>4443</v>
       </c>
       <c r="B62" t="s">
-        <v>214</v>
+        <v>236</v>
+      </c>
+      <c r="C62" t="s">
+        <v>237</v>
       </c>
       <c r="D62" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="E62">
-        <v>10000</v>
+        <v>12948</v>
       </c>
       <c r="F62">
-        <v>5000</v>
+        <v>11148</v>
       </c>
       <c r="G62">
         <v>3000</v>
       </c>
+      <c r="H62" t="s">
+        <v>17</v>
+      </c>
       <c r="I62" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
-        <v>61</v>
+        <v>4444</v>
       </c>
       <c r="B63" t="s">
-        <v>217</v>
+        <v>240</v>
+      </c>
+      <c r="C63" t="s">
+        <v>241</v>
       </c>
       <c r="D63" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="E63">
-        <v>10000</v>
+        <v>9373</v>
       </c>
       <c r="F63">
-        <v>5000</v>
+        <v>8323</v>
       </c>
       <c r="G63">
         <v>3000</v>
       </c>
+      <c r="H63" t="s">
+        <v>17</v>
+      </c>
       <c r="I63" t="s">
-        <v>219</v>
+        <v>243</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
-        <v>62</v>
+        <v>4445</v>
       </c>
       <c r="B64" t="s">
-        <v>220</v>
+        <v>244</v>
+      </c>
+      <c r="C64" t="s">
+        <v>245</v>
       </c>
       <c r="D64" t="s">
-        <v>221</v>
+        <v>246</v>
       </c>
       <c r="E64">
-        <v>10000</v>
+        <v>9919</v>
       </c>
       <c r="F64">
-        <v>5000</v>
+        <v>8869</v>
       </c>
       <c r="G64">
         <v>3000</v>
       </c>
+      <c r="H64" t="s">
+        <v>17</v>
+      </c>
       <c r="I64" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
-        <v>63</v>
+        <v>4190</v>
       </c>
       <c r="B65" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="D65" t="s">
-        <v>224</v>
+        <v>249</v>
       </c>
       <c r="E65">
         <v>10000</v>
       </c>
       <c r="F65">
-        <v>5000</v>
+        <v>8500</v>
       </c>
       <c r="G65">
         <v>3000</v>
       </c>
+      <c r="H65" t="s">
+        <v>120</v>
+      </c>
       <c r="I65" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
-        <v>4415</v>
+        <v>4446</v>
       </c>
       <c r="B66" t="s">
-        <v>226</v>
+        <v>251</v>
       </c>
       <c r="C66" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="D66" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
       <c r="E66">
-        <v>20134</v>
+        <v>8463</v>
       </c>
       <c r="F66">
-        <v>19800</v>
+        <v>7413</v>
       </c>
       <c r="G66">
         <v>3000</v>
       </c>
       <c r="H66" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I66" t="s">
-        <v>229</v>
+        <v>254</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
-        <v>64</v>
+        <v>4447</v>
       </c>
       <c r="B67" t="s">
-        <v>230</v>
+        <v>255</v>
+      </c>
+      <c r="C67" t="s">
+        <v>256</v>
       </c>
       <c r="D67" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="E67">
-        <v>10000</v>
+        <v>10500</v>
       </c>
       <c r="F67">
-        <v>5000</v>
+        <v>10500</v>
       </c>
       <c r="G67">
         <v>3000</v>
       </c>
+      <c r="H67" t="s">
+        <v>17</v>
+      </c>
       <c r="I67" t="s">
-        <v>232</v>
+        <v>258</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
-        <v>4416</v>
+        <v>4448</v>
       </c>
       <c r="B68" t="s">
-        <v>233</v>
+        <v>259</v>
       </c>
       <c r="C68" t="s">
-        <v>234</v>
+        <v>260</v>
       </c>
       <c r="D68" t="s">
-        <v>235</v>
+        <v>261</v>
       </c>
       <c r="E68">
-        <v>9000</v>
+        <v>10296</v>
       </c>
       <c r="F68">
-        <v>6272</v>
+        <v>9912</v>
       </c>
       <c r="G68">
         <v>3000</v>
       </c>
       <c r="H68" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="I68" t="s">
-        <v>236</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
-        <v>65</v>
+        <v>4449</v>
       </c>
       <c r="B69" t="s">
-        <v>237</v>
+        <v>263</v>
+      </c>
+      <c r="C69" t="s">
+        <v>15</v>
       </c>
       <c r="D69" t="s">
-        <v>238</v>
+        <v>264</v>
       </c>
       <c r="E69">
-        <v>10000</v>
+        <v>9906</v>
       </c>
       <c r="F69">
-        <v>5000</v>
+        <v>9006</v>
       </c>
       <c r="G69">
         <v>3000</v>
       </c>
+      <c r="H69" t="s">
+        <v>17</v>
+      </c>
       <c r="I69" t="s">
-        <v>239</v>
+        <v>265</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
-        <v>4417</v>
+        <v>4450</v>
       </c>
       <c r="B70" t="s">
-        <v>240</v>
+        <v>266</v>
       </c>
       <c r="C70" t="s">
-        <v>241</v>
+        <v>267</v>
       </c>
       <c r="D70" t="s">
-        <v>242</v>
+        <v>268</v>
       </c>
       <c r="E70">
-        <v>3000</v>
+        <v>14040</v>
       </c>
       <c r="F70">
-        <v>2681</v>
+        <v>13140</v>
       </c>
       <c r="G70">
         <v>3000</v>
       </c>
       <c r="H70" t="s">
-        <v>243</v>
+        <v>17</v>
       </c>
       <c r="I70" t="s">
-        <v>244</v>
+        <v>269</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
-        <v>66</v>
+        <v>4451</v>
       </c>
       <c r="B71" t="s">
-        <v>245</v>
+        <v>270</v>
+      </c>
+      <c r="C71" t="s">
+        <v>134</v>
       </c>
       <c r="D71" t="s">
-        <v>246</v>
+        <v>271</v>
       </c>
       <c r="E71">
-        <v>10000</v>
+        <v>11700</v>
       </c>
       <c r="F71">
-        <v>5000</v>
+        <v>10800</v>
       </c>
       <c r="G71">
         <v>3000</v>
       </c>
+      <c r="H71" t="s">
+        <v>17</v>
+      </c>
       <c r="I71" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
-        <v>4418</v>
+        <v>4453</v>
       </c>
       <c r="B72" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="C72" t="s">
-        <v>241</v>
+        <v>134</v>
       </c>
       <c r="D72" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="E72">
-        <v>3000</v>
+        <v>10325</v>
       </c>
       <c r="F72">
-        <v>3227</v>
+        <v>9750</v>
       </c>
       <c r="G72">
         <v>3000</v>
       </c>
       <c r="H72" t="s">
-        <v>243</v>
+        <v>17</v>
       </c>
       <c r="I72" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
-        <v>4419</v>
+        <v>4454</v>
       </c>
       <c r="B73" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="C73" t="s">
-        <v>252</v>
+        <v>134</v>
       </c>
       <c r="D73" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="E73">
-        <v>13806</v>
+        <v>10452</v>
       </c>
       <c r="F73">
-        <v>16200</v>
+        <v>9552</v>
       </c>
       <c r="G73">
         <v>3000</v>
       </c>
       <c r="H73" t="s">
-        <v>243</v>
+        <v>17</v>
       </c>
       <c r="I73" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
-        <v>4420</v>
+        <v>4455</v>
       </c>
       <c r="B74" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="C74" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="D74" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="E74">
-        <v>14820</v>
+        <v>15600</v>
       </c>
       <c r="F74">
-        <v>17100</v>
+        <v>14100</v>
       </c>
       <c r="G74">
         <v>3000</v>
       </c>
       <c r="H74" t="s">
-        <v>243</v>
+        <v>17</v>
       </c>
       <c r="I74" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
-        <v>4421</v>
+        <v>4456</v>
       </c>
       <c r="B75" t="s">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="C75" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
       <c r="D75" t="s">
-        <v>260</v>
+        <v>284</v>
       </c>
       <c r="E75">
-        <v>16980</v>
+        <v>14430</v>
       </c>
       <c r="F75">
-        <v>18000</v>
+        <v>12930</v>
       </c>
       <c r="G75">
         <v>3000</v>
       </c>
       <c r="H75" t="s">
-        <v>243</v>
+        <v>22</v>
       </c>
       <c r="I75" t="s">
-        <v>261</v>
+        <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
-        <v>4422</v>
+        <v>4457</v>
       </c>
       <c r="B76" t="s">
-        <v>262</v>
+        <v>286</v>
       </c>
       <c r="C76" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="D76" t="s">
-        <v>264</v>
+        <v>287</v>
       </c>
       <c r="E76">
-        <v>10062</v>
+        <v>9948</v>
       </c>
       <c r="F76">
-        <v>13500</v>
+        <v>9548</v>
       </c>
       <c r="G76">
         <v>3000</v>
       </c>
       <c r="H76" t="s">
-        <v>243</v>
+        <v>22</v>
       </c>
       <c r="I76" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
-        <v>4167</v>
+        <v>4202</v>
       </c>
       <c r="B77" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="D77" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="E77">
         <v>10000</v>
       </c>
       <c r="F77">
         <v>8500</v>
       </c>
       <c r="G77">
         <v>3000</v>
       </c>
       <c r="H77" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I77" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
-        <v>4423</v>
+        <v>4458</v>
       </c>
       <c r="B78" t="s">
-        <v>269</v>
+        <v>292</v>
       </c>
       <c r="C78" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="D78" t="s">
-        <v>271</v>
+        <v>294</v>
       </c>
       <c r="E78">
-        <v>14976</v>
+        <v>11964</v>
       </c>
       <c r="F78">
-        <v>13500</v>
+        <v>10164</v>
       </c>
       <c r="G78">
         <v>3000</v>
       </c>
       <c r="H78" t="s">
-        <v>272</v>
+        <v>17</v>
       </c>
       <c r="I78" t="s">
-        <v>273</v>
+        <v>295</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
-        <v>4424</v>
+        <v>4203</v>
       </c>
       <c r="B79" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>296</v>
       </c>
       <c r="D79" t="s">
-        <v>276</v>
+        <v>297</v>
       </c>
       <c r="E79">
-        <v>4004</v>
+        <v>10000</v>
       </c>
       <c r="F79">
-        <v>2700</v>
+        <v>8500</v>
       </c>
       <c r="G79">
         <v>3000</v>
       </c>
       <c r="H79" t="s">
-        <v>243</v>
+        <v>120</v>
       </c>
       <c r="I79" t="s">
-        <v>277</v>
+        <v>298</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
-        <v>4425</v>
+        <v>4459</v>
       </c>
       <c r="B80" t="s">
-        <v>278</v>
+        <v>299</v>
       </c>
       <c r="C80" t="s">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="D80" t="s">
-        <v>280</v>
+        <v>301</v>
       </c>
       <c r="E80">
-        <v>13455</v>
+        <v>18168</v>
       </c>
       <c r="F80">
-        <v>9900</v>
+        <v>16368</v>
       </c>
       <c r="G80">
         <v>3000</v>
       </c>
       <c r="H80" t="s">
-        <v>243</v>
+        <v>17</v>
       </c>
       <c r="I80" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
-        <v>4426</v>
+        <v>4460</v>
       </c>
       <c r="B81" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="C81" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
       <c r="D81" t="s">
-        <v>284</v>
+        <v>305</v>
       </c>
       <c r="E81">
-        <v>6538</v>
+        <v>28500</v>
       </c>
       <c r="F81">
-        <v>7200</v>
+        <v>28500</v>
       </c>
       <c r="G81">
         <v>3000</v>
       </c>
       <c r="H81" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="I81" t="s">
-        <v>285</v>
+        <v>306</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
-        <v>4427</v>
+        <v>4462</v>
       </c>
       <c r="B82" t="s">
-        <v>286</v>
+        <v>307</v>
       </c>
       <c r="C82" t="s">
-        <v>287</v>
+        <v>308</v>
       </c>
       <c r="D82" t="s">
-        <v>288</v>
+        <v>309</v>
       </c>
       <c r="E82">
-        <v>8827</v>
+        <v>14400</v>
       </c>
       <c r="F82">
-        <v>9900</v>
+        <v>14400</v>
       </c>
       <c r="G82">
         <v>3000</v>
       </c>
       <c r="H82" t="s">
-        <v>243</v>
+        <v>27</v>
       </c>
       <c r="I82" t="s">
-        <v>289</v>
+        <v>310</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
-        <v>4428</v>
+        <v>4463</v>
       </c>
       <c r="B83" t="s">
-        <v>290</v>
+        <v>311</v>
       </c>
       <c r="C83" t="s">
-        <v>291</v>
+        <v>312</v>
       </c>
       <c r="D83" t="s">
-        <v>292</v>
+        <v>313</v>
       </c>
       <c r="E83">
-        <v>16190</v>
+        <v>8547</v>
       </c>
       <c r="F83">
-        <v>12600</v>
+        <v>7497</v>
       </c>
       <c r="G83">
         <v>3000</v>
       </c>
       <c r="H83" t="s">
-        <v>12</v>
+        <v>314</v>
       </c>
       <c r="I83" t="s">
-        <v>293</v>
+        <v>315</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
-        <v>4429</v>
+        <v>4464</v>
       </c>
       <c r="B84" t="s">
-        <v>294</v>
+        <v>316</v>
       </c>
       <c r="C84" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="D84" t="s">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="E84">
-        <v>10360</v>
+        <v>15990</v>
       </c>
       <c r="F84">
-        <v>9000</v>
+        <v>14490</v>
       </c>
       <c r="G84">
         <v>3000</v>
       </c>
       <c r="H84" t="s">
-        <v>39</v>
+        <v>318</v>
       </c>
       <c r="I84" t="s">
-        <v>297</v>
+        <v>319</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
-        <v>4174</v>
+        <v>4467</v>
       </c>
       <c r="B85" t="s">
-        <v>298</v>
+        <v>320</v>
+      </c>
+      <c r="C85" t="s">
+        <v>321</v>
       </c>
       <c r="D85" t="s">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="E85">
-        <v>10000</v>
+        <v>9100</v>
       </c>
       <c r="F85">
-        <v>8500</v>
+        <v>7000</v>
       </c>
       <c r="G85">
         <v>3000</v>
       </c>
       <c r="H85" t="s">
-        <v>155</v>
+        <v>32</v>
       </c>
       <c r="I85" t="s">
-        <v>300</v>
+        <v>323</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
-        <v>4430</v>
+        <v>4468</v>
       </c>
       <c r="B86" t="s">
-        <v>301</v>
+        <v>324</v>
       </c>
       <c r="C86" t="s">
-        <v>302</v>
+        <v>325</v>
       </c>
       <c r="D86" t="s">
-        <v>303</v>
+        <v>326</v>
       </c>
       <c r="E86">
-        <v>10548</v>
+        <v>9474</v>
       </c>
       <c r="F86">
-        <v>10800</v>
+        <v>10003</v>
       </c>
       <c r="G86">
         <v>3000</v>
       </c>
       <c r="H86" t="s">
         <v>22</v>
       </c>
       <c r="I86" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
-        <v>4431</v>
+        <v>4469</v>
       </c>
       <c r="B87" t="s">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="C87" t="s">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="D87" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="E87">
-        <v>17030</v>
+        <v>10326</v>
       </c>
       <c r="F87">
-        <v>19800</v>
+        <v>9426</v>
       </c>
       <c r="G87">
         <v>3000</v>
       </c>
       <c r="H87" t="s">
-        <v>22</v>
+        <v>161</v>
       </c>
       <c r="I87" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
-        <v>4432</v>
+        <v>4470</v>
       </c>
       <c r="B88" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="C88" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D88" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="E88">
-        <v>9516</v>
+        <v>5369</v>
       </c>
       <c r="F88">
-        <v>10800</v>
+        <v>4319</v>
       </c>
       <c r="G88">
         <v>3000</v>
       </c>
       <c r="H88" t="s">
-        <v>243</v>
+        <v>314</v>
       </c>
       <c r="I88" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
-        <v>4433</v>
+        <v>4471</v>
       </c>
       <c r="B89" t="s">
-        <v>312</v>
+        <v>335</v>
       </c>
       <c r="C89" t="s">
-        <v>306</v>
+        <v>336</v>
       </c>
       <c r="D89" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="E89">
-        <v>13000</v>
+        <v>15470</v>
       </c>
       <c r="F89">
-        <v>11700</v>
+        <v>13970</v>
       </c>
       <c r="G89">
         <v>3000</v>
       </c>
       <c r="H89" t="s">
-        <v>243</v>
+        <v>338</v>
       </c>
       <c r="I89" t="s">
-        <v>314</v>
+        <v>339</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
-        <v>4434</v>
+        <v>4472</v>
       </c>
       <c r="B90" t="s">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="C90" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="D90" t="s">
-        <v>317</v>
+        <v>341</v>
       </c>
       <c r="E90">
-        <v>6000</v>
+        <v>12480</v>
       </c>
       <c r="F90">
-        <v>4046</v>
+        <v>10680</v>
       </c>
       <c r="G90">
         <v>3000</v>
       </c>
       <c r="H90" t="s">
-        <v>243</v>
+        <v>338</v>
       </c>
       <c r="I90" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
-        <v>4435</v>
+        <v>4473</v>
       </c>
       <c r="B91" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="C91" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="D91" t="s">
-        <v>321</v>
+        <v>344</v>
       </c>
       <c r="E91">
-        <v>25404</v>
+        <v>13956</v>
       </c>
       <c r="F91">
-        <v>13500</v>
+        <v>13956</v>
       </c>
       <c r="G91">
         <v>3000</v>
       </c>
       <c r="H91" t="s">
-        <v>243</v>
+        <v>338</v>
       </c>
       <c r="I91" t="s">
-        <v>322</v>
+        <v>345</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
-        <v>4436</v>
+        <v>4474</v>
       </c>
       <c r="B92" t="s">
-        <v>282</v>
+        <v>346</v>
       </c>
       <c r="C92" t="s">
-        <v>323</v>
+        <v>347</v>
       </c>
       <c r="D92" t="s">
-        <v>324</v>
+        <v>348</v>
       </c>
       <c r="E92">
-        <v>8715</v>
+        <v>10878</v>
       </c>
       <c r="F92">
-        <v>7200</v>
+        <v>9978</v>
       </c>
       <c r="G92">
         <v>3000</v>
       </c>
       <c r="H92" t="s">
-        <v>39</v>
+        <v>338</v>
       </c>
       <c r="I92" t="s">
-        <v>285</v>
+        <v>349</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
-        <v>4437</v>
+        <v>4475</v>
       </c>
       <c r="B93" t="s">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="C93" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="D93" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="E93">
-        <v>8736</v>
+        <v>14466</v>
       </c>
       <c r="F93">
-        <v>8100</v>
+        <v>14466</v>
       </c>
       <c r="G93">
         <v>3000</v>
       </c>
       <c r="H93" t="s">
-        <v>243</v>
+        <v>100</v>
       </c>
       <c r="I93" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
-        <v>4438</v>
+        <v>4477</v>
       </c>
       <c r="B94" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>354</v>
       </c>
       <c r="D94" t="s">
-        <v>331</v>
+        <v>355</v>
       </c>
       <c r="E94">
-        <v>13740</v>
+        <v>4500</v>
+      </c>
+      <c r="F94">
+        <v>4500</v>
       </c>
       <c r="G94">
         <v>3000</v>
       </c>
       <c r="H94" t="s">
-        <v>243</v>
+        <v>314</v>
       </c>
       <c r="I94" t="s">
-        <v>332</v>
+        <v>356</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
-        <v>4439</v>
+        <v>4478</v>
       </c>
       <c r="B95" t="s">
-        <v>333</v>
-[...8 lines deleted...]
-        <v>23000</v>
+        <v>357</v>
       </c>
       <c r="F95">
-        <v>20700</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>150</v>
       </c>
       <c r="H95" t="s">
-        <v>39</v>
+        <v>358</v>
       </c>
       <c r="I95" t="s">
-        <v>336</v>
+        <v>359</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
-        <v>4440</v>
+        <v>4479</v>
       </c>
       <c r="B96" t="s">
-        <v>337</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>360</v>
+      </c>
+      <c r="F96">
+        <v>500</v>
       </c>
       <c r="H96" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I96" t="s">
-        <v>340</v>
+        <v>361</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
-        <v>4441</v>
+        <v>4480</v>
       </c>
       <c r="B97" t="s">
-        <v>341</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>362</v>
+      </c>
+      <c r="F97">
+        <v>500</v>
       </c>
       <c r="H97" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I97" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
-        <v>4442</v>
+        <v>4481</v>
       </c>
       <c r="B98" t="s">
-        <v>345</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>364</v>
+      </c>
+      <c r="F98">
+        <v>100</v>
       </c>
       <c r="H98" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I98" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
-        <v>4443</v>
+        <v>4482</v>
       </c>
       <c r="B99" t="s">
-        <v>349</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>366</v>
+      </c>
+      <c r="F99">
+        <v>250</v>
       </c>
       <c r="H99" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I99" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
-        <v>4444</v>
+        <v>4483</v>
       </c>
       <c r="B100" t="s">
-        <v>353</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>368</v>
+      </c>
+      <c r="F100">
+        <v>220</v>
       </c>
       <c r="H100" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I100" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
-        <v>4445</v>
+        <v>4484</v>
       </c>
       <c r="B101" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="C101" t="s">
+        <v>370</v>
+      </c>
+      <c r="F101">
+        <v>150</v>
+      </c>
+      <c r="H101" t="s">
         <v>358</v>
       </c>
-      <c r="D101" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I101" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
-        <v>4190</v>
+        <v>4485</v>
       </c>
       <c r="B102" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>10000</v>
+        <v>372</v>
       </c>
       <c r="F102">
-        <v>8500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>250</v>
       </c>
       <c r="H102" t="s">
-        <v>155</v>
+        <v>358</v>
       </c>
       <c r="I102" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
-        <v>4446</v>
+        <v>4486</v>
       </c>
       <c r="B103" t="s">
-        <v>364</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>374</v>
+      </c>
+      <c r="F103">
+        <v>150</v>
       </c>
       <c r="H103" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I103" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
-        <v>4447</v>
+        <v>4487</v>
       </c>
       <c r="B104" t="s">
-        <v>368</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>376</v>
+      </c>
+      <c r="F104">
+        <v>250</v>
       </c>
       <c r="H104" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I104" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
-        <v>4448</v>
+        <v>4488</v>
       </c>
       <c r="B105" t="s">
-        <v>372</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>378</v>
+      </c>
+      <c r="F105">
+        <v>300</v>
       </c>
       <c r="H105" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I105" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
-        <v>4449</v>
+        <v>4489</v>
       </c>
       <c r="B106" t="s">
-        <v>376</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>380</v>
+      </c>
+      <c r="F106">
+        <v>250</v>
       </c>
       <c r="H106" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I106" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
-        <v>4450</v>
+        <v>4490</v>
       </c>
       <c r="B107" t="s">
-        <v>379</v>
-[...8 lines deleted...]
-        <v>19000</v>
+        <v>382</v>
       </c>
       <c r="F107">
-        <v>17100</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>250</v>
       </c>
       <c r="H107" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I107" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
-        <v>4451</v>
+        <v>4491</v>
       </c>
       <c r="B108" t="s">
-        <v>383</v>
-[...4 lines deleted...]
-      <c r="D108" t="s">
         <v>384</v>
       </c>
-      <c r="E108">
-[...1 lines deleted...]
-      </c>
       <c r="F108">
-        <v>18000</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>950</v>
       </c>
       <c r="H108" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I108" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
-        <v>4452</v>
+        <v>4492</v>
       </c>
       <c r="B109" t="s">
         <v>386</v>
       </c>
-      <c r="C109" t="s">
-[...2 lines deleted...]
-      <c r="D109" t="s">
+      <c r="F109">
+        <v>250</v>
+      </c>
+      <c r="H109" t="s">
+        <v>358</v>
+      </c>
+      <c r="I109" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
-        <v>4453</v>
+        <v>4493</v>
       </c>
       <c r="B110" t="s">
+        <v>388</v>
+      </c>
+      <c r="F110">
+        <v>250</v>
+      </c>
+      <c r="H110" t="s">
+        <v>358</v>
+      </c>
+      <c r="I110" t="s">
         <v>389</v>
-      </c>
-[...19 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111">
-        <v>4454</v>
+        <v>4494</v>
       </c>
       <c r="B111" t="s">
-        <v>392</v>
-[...8 lines deleted...]
-        <v>10452</v>
+        <v>390</v>
       </c>
       <c r="F111">
-        <v>14400</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>950</v>
       </c>
       <c r="H111" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I111" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112">
-        <v>4455</v>
+        <v>4495</v>
       </c>
       <c r="B112" t="s">
-        <v>395</v>
-[...8 lines deleted...]
-        <v>15600</v>
+        <v>392</v>
       </c>
       <c r="F112">
-        <v>14400</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>200</v>
       </c>
       <c r="H112" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I112" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113">
-        <v>4456</v>
+        <v>4496</v>
       </c>
       <c r="B113" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="F113">
-        <v>12930</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>150</v>
       </c>
       <c r="H113" t="s">
-        <v>17</v>
+        <v>358</v>
       </c>
       <c r="I113" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114">
-        <v>4457</v>
+        <v>4497</v>
       </c>
       <c r="B114" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="C114" t="s">
         <v>396</v>
       </c>
-      <c r="D114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F114">
-        <v>9548</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>250</v>
       </c>
       <c r="H114" t="s">
-        <v>17</v>
+        <v>358</v>
       </c>
       <c r="I114" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115">
-        <v>4202</v>
+        <v>4498</v>
       </c>
       <c r="B115" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>10000</v>
+        <v>398</v>
       </c>
       <c r="F115">
-        <v>8500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>150</v>
       </c>
       <c r="H115" t="s">
-        <v>155</v>
+        <v>358</v>
       </c>
       <c r="I115" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116">
-        <v>4458</v>
+        <v>4499</v>
       </c>
       <c r="B116" t="s">
-        <v>408</v>
-[...8 lines deleted...]
-        <v>11964</v>
+        <v>400</v>
       </c>
       <c r="F116">
-        <v>7200</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>150</v>
       </c>
       <c r="H116" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I116" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117">
-        <v>4203</v>
+        <v>4500</v>
       </c>
       <c r="B117" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>10000</v>
+        <v>402</v>
       </c>
       <c r="F117">
-        <v>8500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>950</v>
       </c>
       <c r="H117" t="s">
-        <v>155</v>
+        <v>358</v>
       </c>
       <c r="I117" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118">
-        <v>4459</v>
+        <v>4501</v>
       </c>
       <c r="B118" t="s">
-        <v>415</v>
-[...8 lines deleted...]
-        <v>18168</v>
+        <v>404</v>
       </c>
       <c r="F118">
-        <v>13500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>800</v>
       </c>
       <c r="H118" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I118" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119">
-        <v>4460</v>
+        <v>4502</v>
       </c>
       <c r="B119" t="s">
-        <v>419</v>
-[...8 lines deleted...]
-        <v>28500</v>
+        <v>406</v>
       </c>
       <c r="F119">
-        <v>18000</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>120</v>
       </c>
       <c r="H119" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I119" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120">
-        <v>4461</v>
+        <v>4503</v>
       </c>
       <c r="B120" t="s">
-        <v>423</v>
-[...8 lines deleted...]
-        <v>2000</v>
+        <v>408</v>
       </c>
       <c r="F120">
-        <v>3318</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>250</v>
       </c>
       <c r="H120" t="s">
-        <v>243</v>
+        <v>358</v>
       </c>
       <c r="I120" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121">
-        <v>4462</v>
+        <v>4504</v>
       </c>
       <c r="B121" t="s">
-        <v>426</v>
-[...8 lines deleted...]
-        <v>25000</v>
+        <v>410</v>
       </c>
       <c r="F121">
-        <v>22500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>150</v>
       </c>
       <c r="H121" t="s">
-        <v>74</v>
+        <v>358</v>
       </c>
       <c r="I121" t="s">
-        <v>429</v>
+        <v>411</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122">
-        <v>4463</v>
+        <v>4505</v>
       </c>
       <c r="B122" t="s">
-        <v>430</v>
-[...5 lines deleted...]
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="F122">
-        <v>7497</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>250</v>
       </c>
       <c r="H122" t="s">
-        <v>433</v>
+        <v>358</v>
       </c>
       <c r="I122" t="s">
-        <v>434</v>
+        <v>413</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123">
-        <v>4464</v>
+        <v>4506</v>
       </c>
       <c r="B123" t="s">
-        <v>435</v>
-[...8 lines deleted...]
-        <v>15990</v>
+        <v>414</v>
       </c>
       <c r="F123">
-        <v>13500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>350</v>
       </c>
       <c r="H123" t="s">
-        <v>437</v>
+        <v>358</v>
       </c>
       <c r="I123" t="s">
-        <v>438</v>
+        <v>415</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124">
-        <v>4465</v>
+        <v>4507</v>
       </c>
       <c r="B124" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>416</v>
       </c>
       <c r="F124">
-        <v>10056</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>250</v>
       </c>
       <c r="H124" t="s">
-        <v>437</v>
+        <v>358</v>
       </c>
       <c r="I124" t="s">
-        <v>442</v>
+        <v>417</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125">
-        <v>4466</v>
+        <v>4508</v>
       </c>
       <c r="B125" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>418</v>
       </c>
       <c r="F125">
-        <v>9744</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>300</v>
       </c>
       <c r="H125" t="s">
-        <v>437</v>
+        <v>358</v>
       </c>
       <c r="I125" t="s">
-        <v>446</v>
+        <v>419</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126">
-        <v>4467</v>
+        <v>4509</v>
       </c>
       <c r="B126" t="s">
-        <v>447</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>420</v>
+      </c>
+      <c r="F126">
+        <v>100</v>
       </c>
       <c r="H126" t="s">
-        <v>22</v>
+        <v>358</v>
       </c>
       <c r="I126" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127">
-        <v>4468</v>
+        <v>4510</v>
       </c>
       <c r="B127" t="s">
-        <v>451</v>
-[...8 lines deleted...]
-        <v>9474</v>
+        <v>422</v>
       </c>
       <c r="F127">
-        <v>13500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>150</v>
       </c>
       <c r="H127" t="s">
-        <v>17</v>
+        <v>358</v>
       </c>
       <c r="I127" t="s">
-        <v>454</v>
+        <v>423</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128">
-        <v>4469</v>
+        <v>4511</v>
       </c>
       <c r="B128" t="s">
-        <v>455</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>424</v>
+      </c>
+      <c r="F128">
+        <v>600</v>
       </c>
       <c r="H128" t="s">
-        <v>272</v>
+        <v>358</v>
       </c>
       <c r="I128" t="s">
-        <v>458</v>
+        <v>425</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129">
-        <v>4470</v>
+        <v>4512</v>
       </c>
       <c r="B129" t="s">
-        <v>459</v>
-[...11 lines deleted...]
-        <v>3000</v>
+        <v>426</v>
+      </c>
+      <c r="F129">
+        <v>250</v>
       </c>
       <c r="H129" t="s">
-        <v>433</v>
+        <v>358</v>
       </c>
       <c r="I129" t="s">
-        <v>461</v>
+        <v>427</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130">
-        <v>4471</v>
+        <v>4513</v>
       </c>
       <c r="B130" t="s">
-        <v>462</v>
-[...8 lines deleted...]
-        <v>15470</v>
+        <v>428</v>
       </c>
       <c r="F130">
-        <v>9000</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>250</v>
       </c>
       <c r="H130" t="s">
-        <v>465</v>
+        <v>358</v>
       </c>
       <c r="I130" t="s">
-        <v>466</v>
+        <v>429</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131">
-        <v>4472</v>
+        <v>4514</v>
       </c>
       <c r="B131" t="s">
-        <v>467</v>
-[...8 lines deleted...]
-        <v>12480</v>
+        <v>430</v>
       </c>
       <c r="F131">
-        <v>8100</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>350</v>
       </c>
       <c r="H131" t="s">
-        <v>465</v>
+        <v>358</v>
       </c>
       <c r="I131" t="s">
-        <v>469</v>
+        <v>431</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132">
-        <v>4473</v>
+        <v>4515</v>
       </c>
       <c r="B132" t="s">
-        <v>470</v>
-[...8 lines deleted...]
-        <v>13130</v>
+        <v>432</v>
       </c>
       <c r="F132">
-        <v>9000</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>350</v>
       </c>
       <c r="H132" t="s">
-        <v>465</v>
+        <v>358</v>
       </c>
       <c r="I132" t="s">
-        <v>472</v>
+        <v>433</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133">
-        <v>4474</v>
+        <v>4516</v>
       </c>
       <c r="B133" t="s">
-        <v>473</v>
-[...8 lines deleted...]
-        <v>10878</v>
+        <v>434</v>
       </c>
       <c r="F133">
-        <v>9000</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>350</v>
       </c>
       <c r="H133" t="s">
-        <v>465</v>
+        <v>358</v>
       </c>
       <c r="I133" t="s">
-        <v>476</v>
+        <v>435</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134">
-        <v>4475</v>
+        <v>4517</v>
       </c>
       <c r="B134" t="s">
-        <v>477</v>
-[...8 lines deleted...]
-        <v>12805</v>
+        <v>436</v>
       </c>
       <c r="F134">
-        <v>18900</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="H134" t="s">
-        <v>95</v>
+        <v>358</v>
       </c>
       <c r="I134" t="s">
-        <v>480</v>
+        <v>437</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135">
-        <v>4477</v>
+        <v>4518</v>
       </c>
       <c r="B135" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>4500</v>
+        <v>438</v>
       </c>
       <c r="F135">
-        <v>4500</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="H135" t="s">
-        <v>433</v>
+        <v>358</v>
       </c>
       <c r="I135" t="s">
-        <v>483</v>
+        <v>439</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136">
-        <v>4478</v>
+        <v>4525</v>
       </c>
       <c r="B136" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>440</v>
+      </c>
+      <c r="D136" t="s">
+        <v>441</v>
+      </c>
+      <c r="E136">
+        <v>9500</v>
       </c>
       <c r="H136" t="s">
-        <v>485</v>
+        <v>17</v>
       </c>
       <c r="I136" t="s">
-        <v>486</v>
+        <v>442</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137">
-        <v>4479</v>
+        <v>4527</v>
       </c>
       <c r="B137" t="s">
-        <v>487</v>
+        <v>443</v>
+      </c>
+      <c r="C137" t="s">
+        <v>444</v>
+      </c>
+      <c r="E137">
+        <v>10000</v>
       </c>
       <c r="F137">
-        <v>500</v>
+        <v>5000</v>
+      </c>
+      <c r="G137">
+        <v>3000</v>
       </c>
       <c r="H137" t="s">
-        <v>485</v>
+        <v>445</v>
       </c>
       <c r="I137" t="s">
-        <v>488</v>
+        <v>446</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138">
-        <v>4480</v>
+        <v>4528</v>
       </c>
       <c r="B138" t="s">
-        <v>489</v>
+        <v>447</v>
+      </c>
+      <c r="C138" t="s">
+        <v>444</v>
+      </c>
+      <c r="D138" t="s">
+        <v>448</v>
+      </c>
+      <c r="E138">
+        <v>10000</v>
       </c>
       <c r="F138">
-        <v>500</v>
+        <v>5000</v>
+      </c>
+      <c r="G138">
+        <v>3000</v>
       </c>
       <c r="H138" t="s">
-        <v>485</v>
+        <v>445</v>
       </c>
       <c r="I138" t="s">
-        <v>490</v>
+        <v>449</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139">
-        <v>4481</v>
+        <v>4529</v>
       </c>
       <c r="B139" t="s">
-        <v>491</v>
+        <v>450</v>
+      </c>
+      <c r="C139" t="s">
+        <v>444</v>
+      </c>
+      <c r="D139" t="s">
+        <v>451</v>
+      </c>
+      <c r="E139">
+        <v>10000</v>
       </c>
       <c r="F139">
-        <v>100</v>
+        <v>5000</v>
+      </c>
+      <c r="G139">
+        <v>3000</v>
       </c>
       <c r="H139" t="s">
-        <v>485</v>
+        <v>445</v>
       </c>
       <c r="I139" t="s">
-        <v>492</v>
+        <v>452</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140">
-        <v>4482</v>
+        <v>4531</v>
       </c>
       <c r="B140" t="s">
-        <v>493</v>
+        <v>453</v>
+      </c>
+      <c r="C140" t="s">
+        <v>454</v>
+      </c>
+      <c r="D140" t="s">
+        <v>455</v>
+      </c>
+      <c r="E140">
+        <v>5233</v>
       </c>
       <c r="F140">
-        <v>250</v>
+        <v>4183</v>
+      </c>
+      <c r="G140">
+        <v>3000</v>
       </c>
       <c r="H140" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I140" t="s">
-        <v>494</v>
+        <v>456</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141">
-        <v>4483</v>
+        <v>4532</v>
       </c>
       <c r="B141" t="s">
-        <v>495</v>
+        <v>457</v>
+      </c>
+      <c r="C141" t="s">
+        <v>454</v>
+      </c>
+      <c r="D141" t="s">
+        <v>458</v>
+      </c>
+      <c r="E141">
+        <v>6325</v>
       </c>
       <c r="F141">
-        <v>220</v>
+        <v>5275</v>
+      </c>
+      <c r="G141">
+        <v>3000</v>
       </c>
       <c r="H141" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I141" t="s">
-        <v>496</v>
+        <v>459</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142">
-        <v>4484</v>
+        <v>4533</v>
       </c>
       <c r="B142" t="s">
-        <v>497</v>
+        <v>460</v>
+      </c>
+      <c r="C142" t="s">
+        <v>461</v>
+      </c>
+      <c r="D142" t="s">
+        <v>462</v>
+      </c>
+      <c r="E142">
+        <v>6643</v>
       </c>
       <c r="F142">
-        <v>150</v>
+        <v>5593</v>
+      </c>
+      <c r="G142">
+        <v>3000</v>
       </c>
       <c r="H142" t="s">
-        <v>485</v>
+        <v>22</v>
       </c>
       <c r="I142" t="s">
-        <v>498</v>
+        <v>463</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143">
-        <v>4485</v>
+        <v>4534</v>
       </c>
       <c r="B143" t="s">
-        <v>499</v>
+        <v>464</v>
+      </c>
+      <c r="C143" t="s">
+        <v>465</v>
+      </c>
+      <c r="D143" t="s">
+        <v>466</v>
+      </c>
+      <c r="E143">
+        <v>4291</v>
       </c>
       <c r="F143">
-        <v>250</v>
+        <v>3241</v>
+      </c>
+      <c r="G143">
+        <v>3000</v>
       </c>
       <c r="H143" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I143" t="s">
-        <v>500</v>
+        <v>467</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144">
-        <v>4486</v>
+        <v>4535</v>
       </c>
       <c r="B144" t="s">
-        <v>501</v>
+        <v>468</v>
+      </c>
+      <c r="C144" t="s">
+        <v>469</v>
+      </c>
+      <c r="D144" t="s">
+        <v>470</v>
+      </c>
+      <c r="E144">
+        <v>35000</v>
       </c>
       <c r="F144">
-        <v>150</v>
+        <v>35000</v>
+      </c>
+      <c r="G144">
+        <v>3000</v>
       </c>
       <c r="H144" t="s">
-        <v>485</v>
+        <v>49</v>
       </c>
       <c r="I144" t="s">
-        <v>502</v>
+        <v>471</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145">
-        <v>4487</v>
+        <v>4536</v>
       </c>
       <c r="B145" t="s">
-        <v>503</v>
+        <v>472</v>
+      </c>
+      <c r="C145" t="s">
+        <v>473</v>
+      </c>
+      <c r="D145" t="s">
+        <v>474</v>
+      </c>
+      <c r="E145">
+        <v>4291</v>
       </c>
       <c r="F145">
-        <v>250</v>
+        <v>3241</v>
+      </c>
+      <c r="G145">
+        <v>3000</v>
       </c>
       <c r="H145" t="s">
-        <v>485</v>
+        <v>22</v>
       </c>
       <c r="I145" t="s">
-        <v>504</v>
+        <v>475</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146">
-        <v>4488</v>
+        <v>4537</v>
       </c>
       <c r="B146" t="s">
-        <v>505</v>
+        <v>476</v>
+      </c>
+      <c r="C146" t="s">
+        <v>477</v>
+      </c>
+      <c r="D146" t="s">
+        <v>478</v>
+      </c>
+      <c r="E146">
+        <v>9688</v>
       </c>
       <c r="F146">
-        <v>300</v>
+        <v>9204</v>
+      </c>
+      <c r="G146">
+        <v>3000</v>
       </c>
       <c r="H146" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I146" t="s">
-        <v>506</v>
+        <v>479</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147">
-        <v>4489</v>
+        <v>4538</v>
       </c>
       <c r="B147" t="s">
-        <v>507</v>
+        <v>480</v>
+      </c>
+      <c r="C147" t="s">
+        <v>481</v>
+      </c>
+      <c r="D147" t="s">
+        <v>482</v>
+      </c>
+      <c r="E147">
+        <v>11508</v>
       </c>
       <c r="F147">
-        <v>250</v>
+        <v>9708</v>
+      </c>
+      <c r="G147">
+        <v>3000</v>
       </c>
       <c r="H147" t="s">
-        <v>485</v>
+        <v>22</v>
       </c>
       <c r="I147" t="s">
-        <v>508</v>
+        <v>483</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148">
-        <v>4490</v>
+        <v>4539</v>
       </c>
       <c r="B148" t="s">
-        <v>509</v>
+        <v>484</v>
+      </c>
+      <c r="C148" t="s">
+        <v>454</v>
+      </c>
+      <c r="D148" t="s">
+        <v>485</v>
+      </c>
+      <c r="E148">
+        <v>6871</v>
       </c>
       <c r="F148">
-        <v>250</v>
+        <v>5821</v>
+      </c>
+      <c r="G148">
+        <v>3000</v>
       </c>
       <c r="H148" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I148" t="s">
-        <v>510</v>
+        <v>486</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149">
-        <v>4491</v>
+        <v>4540</v>
       </c>
       <c r="B149" t="s">
-        <v>511</v>
+        <v>487</v>
+      </c>
+      <c r="C149" t="s">
+        <v>488</v>
+      </c>
+      <c r="D149" t="s">
+        <v>489</v>
+      </c>
+      <c r="E149">
+        <v>5187</v>
       </c>
       <c r="F149">
-        <v>950</v>
+        <v>4137</v>
+      </c>
+      <c r="G149">
+        <v>3000</v>
       </c>
       <c r="H149" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I149" t="s">
-        <v>512</v>
+        <v>490</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150">
-        <v>4492</v>
+        <v>4541</v>
       </c>
       <c r="B150" t="s">
-        <v>513</v>
+        <v>491</v>
+      </c>
+      <c r="C150" t="s">
+        <v>461</v>
+      </c>
+      <c r="D150" t="s">
+        <v>492</v>
+      </c>
+      <c r="E150">
+        <v>6006</v>
       </c>
       <c r="F150">
-        <v>250</v>
+        <v>4596</v>
+      </c>
+      <c r="G150">
+        <v>3000</v>
       </c>
       <c r="H150" t="s">
-        <v>485</v>
+        <v>22</v>
       </c>
       <c r="I150" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151">
-        <v>4493</v>
+        <v>4542</v>
       </c>
       <c r="B151" t="s">
-        <v>515</v>
+        <v>494</v>
+      </c>
+      <c r="C151" t="s">
+        <v>495</v>
+      </c>
+      <c r="D151" t="s">
+        <v>496</v>
+      </c>
+      <c r="E151">
+        <v>16865</v>
       </c>
       <c r="F151">
-        <v>250</v>
+        <v>16161</v>
+      </c>
+      <c r="G151">
+        <v>3000</v>
       </c>
       <c r="H151" t="s">
-        <v>485</v>
+        <v>22</v>
       </c>
       <c r="I151" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152">
-        <v>4494</v>
+        <v>4543</v>
       </c>
       <c r="B152" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>498</v>
+      </c>
+      <c r="C152" t="s">
+        <v>499</v>
+      </c>
+      <c r="D152" t="s">
+        <v>500</v>
+      </c>
+      <c r="E152">
+        <v>8000</v>
       </c>
       <c r="H152" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I152" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153">
-        <v>4495</v>
+        <v>4544</v>
       </c>
       <c r="B153" t="s">
-        <v>519</v>
+        <v>502</v>
+      </c>
+      <c r="C153" t="s">
+        <v>503</v>
+      </c>
+      <c r="D153" t="s">
+        <v>504</v>
+      </c>
+      <c r="E153">
+        <v>9800</v>
       </c>
       <c r="F153">
-        <v>200</v>
+        <v>9800</v>
+      </c>
+      <c r="G153">
+        <v>3000</v>
       </c>
       <c r="H153" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I153" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154">
-        <v>4496</v>
+        <v>4545</v>
       </c>
       <c r="B154" t="s">
-        <v>521</v>
+        <v>506</v>
+      </c>
+      <c r="C154" t="s">
+        <v>507</v>
+      </c>
+      <c r="D154" t="s">
+        <v>508</v>
+      </c>
+      <c r="E154">
+        <v>5642</v>
       </c>
       <c r="F154">
-        <v>150</v>
+        <v>4592</v>
+      </c>
+      <c r="G154">
+        <v>3000</v>
       </c>
       <c r="H154" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I154" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155">
-        <v>4497</v>
+        <v>4546</v>
       </c>
       <c r="B155" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>510</v>
+      </c>
+      <c r="C155" t="s">
+        <v>511</v>
+      </c>
+      <c r="D155" t="s">
+        <v>512</v>
+      </c>
+      <c r="E155">
+        <v>7500</v>
       </c>
       <c r="H155" t="s">
-        <v>485</v>
+        <v>513</v>
       </c>
       <c r="I155" t="s">
-        <v>524</v>
+        <v>514</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156">
-        <v>4498</v>
+        <v>4548</v>
       </c>
       <c r="B156" t="s">
-        <v>525</v>
+        <v>515</v>
+      </c>
+      <c r="C156" t="s">
+        <v>516</v>
+      </c>
+      <c r="D156" t="s">
+        <v>517</v>
+      </c>
+      <c r="E156">
+        <v>9555</v>
       </c>
       <c r="F156">
-        <v>150</v>
+        <v>8505</v>
+      </c>
+      <c r="G156">
+        <v>3000</v>
       </c>
       <c r="H156" t="s">
-        <v>485</v>
+        <v>49</v>
       </c>
       <c r="I156" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157">
-        <v>4499</v>
+        <v>4549</v>
       </c>
       <c r="B157" t="s">
-        <v>527</v>
+        <v>519</v>
+      </c>
+      <c r="C157" t="s">
+        <v>516</v>
+      </c>
+      <c r="D157" t="s">
+        <v>520</v>
+      </c>
+      <c r="E157">
+        <v>10500</v>
       </c>
       <c r="F157">
-        <v>150</v>
+        <v>10500</v>
+      </c>
+      <c r="G157">
+        <v>3000</v>
       </c>
       <c r="H157" t="s">
-        <v>485</v>
+        <v>49</v>
       </c>
       <c r="I157" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158">
-        <v>4500</v>
+        <v>4550</v>
       </c>
       <c r="B158" t="s">
-        <v>529</v>
+        <v>522</v>
+      </c>
+      <c r="C158" t="s">
+        <v>523</v>
+      </c>
+      <c r="D158" t="s">
+        <v>524</v>
+      </c>
+      <c r="E158">
+        <v>14424</v>
       </c>
       <c r="F158">
-        <v>950</v>
+        <v>13524</v>
+      </c>
+      <c r="G158">
+        <v>3000</v>
       </c>
       <c r="H158" t="s">
-        <v>485</v>
+        <v>12</v>
       </c>
       <c r="I158" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159">
-        <v>4501</v>
+        <v>4552</v>
       </c>
       <c r="B159" t="s">
-        <v>531</v>
+        <v>526</v>
+      </c>
+      <c r="C159" t="s">
+        <v>527</v>
+      </c>
+      <c r="D159" t="s">
+        <v>528</v>
+      </c>
+      <c r="E159">
+        <v>6612</v>
       </c>
       <c r="F159">
-        <v>800</v>
+        <v>5562</v>
+      </c>
+      <c r="G159">
+        <v>3000</v>
       </c>
       <c r="H159" t="s">
-        <v>485</v>
+        <v>529</v>
       </c>
       <c r="I159" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160">
-        <v>4502</v>
+        <v>4553</v>
       </c>
       <c r="B160" t="s">
+        <v>531</v>
+      </c>
+      <c r="C160" t="s">
+        <v>532</v>
+      </c>
+      <c r="D160" t="s">
         <v>533</v>
       </c>
+      <c r="E160">
+        <v>6486</v>
+      </c>
       <c r="F160">
-        <v>120</v>
+        <v>5436</v>
+      </c>
+      <c r="G160">
+        <v>3000</v>
       </c>
       <c r="H160" t="s">
-        <v>485</v>
+        <v>529</v>
       </c>
       <c r="I160" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161">
-        <v>4503</v>
+        <v>4554</v>
       </c>
       <c r="B161" t="s">
         <v>535</v>
       </c>
+      <c r="C161" t="s">
+        <v>536</v>
+      </c>
+      <c r="D161" t="s">
+        <v>537</v>
+      </c>
+      <c r="E161">
+        <v>5992</v>
+      </c>
       <c r="F161">
-        <v>250</v>
+        <v>4942</v>
+      </c>
+      <c r="G161">
+        <v>3000</v>
       </c>
       <c r="H161" t="s">
-        <v>485</v>
+        <v>538</v>
       </c>
       <c r="I161" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162">
-        <v>4504</v>
+        <v>4555</v>
       </c>
       <c r="B162" t="s">
-        <v>537</v>
+        <v>540</v>
+      </c>
+      <c r="C162" t="s">
+        <v>536</v>
+      </c>
+      <c r="D162" t="s">
+        <v>541</v>
+      </c>
+      <c r="E162">
+        <v>6706</v>
       </c>
       <c r="F162">
-        <v>150</v>
+        <v>5656</v>
+      </c>
+      <c r="G162">
+        <v>3000</v>
       </c>
       <c r="H162" t="s">
-        <v>485</v>
+        <v>538</v>
       </c>
       <c r="I162" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163">
-        <v>4505</v>
+        <v>4556</v>
       </c>
       <c r="B163" t="s">
-        <v>539</v>
+        <v>543</v>
+      </c>
+      <c r="C163" t="s">
+        <v>544</v>
+      </c>
+      <c r="D163" t="s">
+        <v>545</v>
+      </c>
+      <c r="E163">
+        <v>4641</v>
       </c>
       <c r="F163">
-        <v>250</v>
+        <v>3591</v>
+      </c>
+      <c r="G163">
+        <v>3000</v>
       </c>
       <c r="H163" t="s">
-        <v>485</v>
+        <v>100</v>
       </c>
       <c r="I163" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164">
-        <v>4506</v>
+        <v>4557</v>
       </c>
       <c r="B164" t="s">
-        <v>541</v>
+        <v>547</v>
+      </c>
+      <c r="C164" t="s">
+        <v>544</v>
+      </c>
+      <c r="D164" t="s">
+        <v>548</v>
+      </c>
+      <c r="E164">
+        <v>4641</v>
       </c>
       <c r="F164">
-        <v>350</v>
+        <v>3591</v>
+      </c>
+      <c r="G164">
+        <v>3000</v>
       </c>
       <c r="H164" t="s">
-        <v>485</v>
+        <v>100</v>
       </c>
       <c r="I164" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165">
-        <v>4507</v>
+        <v>4558</v>
       </c>
       <c r="B165" t="s">
-        <v>543</v>
+        <v>550</v>
+      </c>
+      <c r="C165" t="s">
+        <v>551</v>
+      </c>
+      <c r="D165" t="s">
+        <v>552</v>
+      </c>
+      <c r="E165">
+        <v>9800</v>
       </c>
       <c r="F165">
-        <v>250</v>
+        <v>9300</v>
+      </c>
+      <c r="G165">
+        <v>3000</v>
       </c>
       <c r="H165" t="s">
-        <v>485</v>
+        <v>12</v>
       </c>
       <c r="I165" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166">
-        <v>4508</v>
+        <v>4559</v>
       </c>
       <c r="B166" t="s">
-        <v>545</v>
+        <v>554</v>
+      </c>
+      <c r="C166" t="s">
+        <v>555</v>
+      </c>
+      <c r="D166" t="s">
+        <v>556</v>
+      </c>
+      <c r="E166">
+        <v>8190</v>
       </c>
       <c r="F166">
-        <v>300</v>
+        <v>6090</v>
+      </c>
+      <c r="G166">
+        <v>3000</v>
       </c>
       <c r="H166" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I166" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167">
-        <v>4509</v>
+        <v>4560</v>
       </c>
       <c r="B167" t="s">
-        <v>547</v>
+        <v>558</v>
+      </c>
+      <c r="C167" t="s">
+        <v>555</v>
+      </c>
+      <c r="D167" t="s">
+        <v>559</v>
+      </c>
+      <c r="E167">
+        <v>5005</v>
       </c>
       <c r="F167">
-        <v>100</v>
+        <v>3955</v>
+      </c>
+      <c r="G167">
+        <v>3000</v>
       </c>
       <c r="H167" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I167" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168">
-        <v>4510</v>
+        <v>4561</v>
       </c>
       <c r="B168" t="s">
-        <v>549</v>
+        <v>561</v>
+      </c>
+      <c r="C168" t="s">
+        <v>195</v>
+      </c>
+      <c r="D168" t="s">
+        <v>562</v>
+      </c>
+      <c r="E168">
+        <v>4368</v>
       </c>
       <c r="F168">
-        <v>150</v>
+        <v>3318</v>
+      </c>
+      <c r="G168">
+        <v>3000</v>
       </c>
       <c r="H168" t="s">
-        <v>485</v>
+        <v>161</v>
       </c>
       <c r="I168" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169">
-        <v>4511</v>
+        <v>4562</v>
       </c>
       <c r="B169" t="s">
-        <v>551</v>
+        <v>564</v>
+      </c>
+      <c r="C169" t="s">
+        <v>565</v>
+      </c>
+      <c r="D169" t="s">
+        <v>566</v>
+      </c>
+      <c r="E169">
+        <v>7098</v>
       </c>
       <c r="F169">
-        <v>600</v>
+        <v>4998</v>
+      </c>
+      <c r="G169">
+        <v>3000</v>
       </c>
       <c r="H169" t="s">
-        <v>485</v>
+        <v>32</v>
       </c>
       <c r="I169" t="s">
-        <v>552</v>
+        <v>567</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170">
-        <v>4512</v>
+        <v>4563</v>
       </c>
       <c r="B170" t="s">
-        <v>553</v>
+        <v>568</v>
+      </c>
+      <c r="C170" t="s">
+        <v>565</v>
+      </c>
+      <c r="D170" t="s">
+        <v>566</v>
+      </c>
+      <c r="E170">
+        <v>7462</v>
       </c>
       <c r="F170">
-        <v>250</v>
+        <v>5362</v>
+      </c>
+      <c r="G170">
+        <v>3000</v>
       </c>
       <c r="H170" t="s">
-        <v>485</v>
+        <v>32</v>
       </c>
       <c r="I170" t="s">
-        <v>554</v>
+        <v>569</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171">
-        <v>4513</v>
+        <v>4564</v>
       </c>
       <c r="B171" t="s">
-        <v>555</v>
+        <v>570</v>
+      </c>
+      <c r="C171" t="s">
+        <v>565</v>
+      </c>
+      <c r="D171" t="s">
+        <v>571</v>
+      </c>
+      <c r="E171">
+        <v>7644</v>
       </c>
       <c r="F171">
-        <v>250</v>
+        <v>5544</v>
+      </c>
+      <c r="G171">
+        <v>3000</v>
       </c>
       <c r="H171" t="s">
-        <v>485</v>
+        <v>32</v>
       </c>
       <c r="I171" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172">
-        <v>4514</v>
+        <v>4565</v>
       </c>
       <c r="B172" t="s">
-        <v>557</v>
+        <v>573</v>
+      </c>
+      <c r="C172" t="s">
+        <v>565</v>
+      </c>
+      <c r="D172" t="s">
+        <v>574</v>
+      </c>
+      <c r="E172">
+        <v>8270</v>
       </c>
       <c r="F172">
-        <v>350</v>
+        <v>5180</v>
+      </c>
+      <c r="G172">
+        <v>3000</v>
       </c>
       <c r="H172" t="s">
-        <v>485</v>
+        <v>32</v>
       </c>
       <c r="I172" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173">
-        <v>4515</v>
+        <v>4566</v>
       </c>
       <c r="B173" t="s">
-        <v>559</v>
+        <v>576</v>
+      </c>
+      <c r="C173" t="s">
+        <v>565</v>
+      </c>
+      <c r="D173" t="s">
+        <v>577</v>
+      </c>
+      <c r="E173">
+        <v>7280</v>
       </c>
       <c r="F173">
-        <v>350</v>
+        <v>5180</v>
+      </c>
+      <c r="G173">
+        <v>3000</v>
       </c>
       <c r="H173" t="s">
-        <v>485</v>
+        <v>32</v>
       </c>
       <c r="I173" t="s">
-        <v>560</v>
+        <v>578</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174">
-        <v>4516</v>
+        <v>4567</v>
       </c>
       <c r="B174" t="s">
-        <v>561</v>
+        <v>579</v>
+      </c>
+      <c r="C174" t="s">
+        <v>580</v>
+      </c>
+      <c r="D174" t="s">
+        <v>581</v>
+      </c>
+      <c r="E174">
+        <v>8918</v>
       </c>
       <c r="F174">
-        <v>350</v>
+        <v>7868</v>
+      </c>
+      <c r="G174">
+        <v>3000</v>
       </c>
       <c r="H174" t="s">
-        <v>485</v>
+        <v>27</v>
       </c>
       <c r="I174" t="s">
-        <v>562</v>
+        <v>582</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175">
-        <v>4517</v>
+        <v>4568</v>
       </c>
       <c r="B175" t="s">
-        <v>563</v>
+        <v>583</v>
+      </c>
+      <c r="C175" t="s">
+        <v>584</v>
+      </c>
+      <c r="D175" t="s">
+        <v>585</v>
+      </c>
+      <c r="E175">
+        <v>4823</v>
       </c>
       <c r="F175">
-        <v>3500</v>
+        <v>3773</v>
+      </c>
+      <c r="G175">
+        <v>3000</v>
       </c>
       <c r="H175" t="s">
-        <v>485</v>
+        <v>586</v>
       </c>
       <c r="I175" t="s">
-        <v>564</v>
+        <v>587</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176">
-        <v>4518</v>
+        <v>4569</v>
       </c>
       <c r="B176" t="s">
-        <v>565</v>
+        <v>588</v>
+      </c>
+      <c r="C176" t="s">
+        <v>589</v>
+      </c>
+      <c r="D176" t="s">
+        <v>590</v>
+      </c>
+      <c r="E176">
+        <v>5278</v>
       </c>
       <c r="F176">
-        <v>3500</v>
+        <v>4228</v>
+      </c>
+      <c r="G176">
+        <v>3000</v>
       </c>
       <c r="H176" t="s">
-        <v>485</v>
+        <v>445</v>
       </c>
       <c r="I176" t="s">
-        <v>566</v>
+        <v>591</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177">
-        <v>4525</v>
+        <v>4570</v>
       </c>
       <c r="B177" t="s">
-        <v>567</v>
+        <v>592</v>
+      </c>
+      <c r="C177" t="s">
+        <v>593</v>
       </c>
       <c r="D177" t="s">
-        <v>568</v>
+        <v>594</v>
       </c>
       <c r="E177">
-        <v>9500</v>
+        <v>6930</v>
+      </c>
+      <c r="F177">
+        <v>5880</v>
+      </c>
+      <c r="G177">
+        <v>3000</v>
       </c>
       <c r="H177" t="s">
-        <v>243</v>
+        <v>12</v>
       </c>
       <c r="I177" t="s">
-        <v>569</v>
+        <v>595</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178">
-        <v>4527</v>
+        <v>4571</v>
       </c>
       <c r="B178" t="s">
-        <v>570</v>
+        <v>596</v>
       </c>
       <c r="C178" t="s">
-        <v>571</v>
+        <v>597</v>
+      </c>
+      <c r="D178" t="s">
+        <v>598</v>
       </c>
       <c r="E178">
-        <v>10000</v>
+        <v>9524</v>
       </c>
       <c r="F178">
-        <v>5000</v>
+        <v>8474</v>
       </c>
       <c r="G178">
         <v>3000</v>
       </c>
       <c r="H178" t="s">
-        <v>572</v>
+        <v>599</v>
       </c>
       <c r="I178" t="s">
-        <v>573</v>
+        <v>600</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179">
-        <v>4528</v>
+        <v>4572</v>
       </c>
       <c r="B179" t="s">
-        <v>574</v>
+        <v>601</v>
       </c>
       <c r="C179" t="s">
-        <v>571</v>
+        <v>593</v>
       </c>
       <c r="D179" t="s">
-        <v>575</v>
+        <v>602</v>
       </c>
       <c r="E179">
-        <v>10000</v>
+        <v>9635</v>
       </c>
       <c r="F179">
-        <v>5000</v>
+        <v>8586</v>
       </c>
       <c r="G179">
         <v>3000</v>
       </c>
       <c r="H179" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
       <c r="I179" t="s">
-        <v>576</v>
+        <v>603</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180">
-        <v>4529</v>
+        <v>4573</v>
       </c>
       <c r="B180" t="s">
-        <v>577</v>
+        <v>604</v>
       </c>
       <c r="C180" t="s">
-        <v>571</v>
+        <v>25</v>
       </c>
       <c r="D180" t="s">
-        <v>578</v>
+        <v>26</v>
       </c>
       <c r="E180">
-        <v>10000</v>
+        <v>35000</v>
       </c>
       <c r="F180">
-        <v>5000</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>35000</v>
       </c>
       <c r="H180" t="s">
-        <v>572</v>
+        <v>27</v>
       </c>
       <c r="I180" t="s">
-        <v>579</v>
+        <v>605</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181">
-        <v>4530</v>
+        <v>4574</v>
       </c>
       <c r="B181" t="s">
-        <v>580</v>
+        <v>606</v>
       </c>
       <c r="C181" t="s">
-        <v>581</v>
+        <v>25</v>
       </c>
       <c r="D181" t="s">
-        <v>582</v>
+        <v>607</v>
+      </c>
+      <c r="E181">
+        <v>35000</v>
+      </c>
+      <c r="F181">
+        <v>35000</v>
       </c>
       <c r="H181" t="s">
-        <v>465</v>
+        <v>27</v>
       </c>
       <c r="I181" t="s">
-        <v>583</v>
+        <v>608</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182">
-        <v>4531</v>
+        <v>4575</v>
       </c>
       <c r="B182" t="s">
-        <v>584</v>
+        <v>609</v>
       </c>
       <c r="C182" t="s">
-        <v>585</v>
+        <v>610</v>
       </c>
       <c r="D182" t="s">
-        <v>586</v>
+        <v>611</v>
       </c>
       <c r="E182">
-        <v>5233</v>
+        <v>8190</v>
+      </c>
+      <c r="F182">
+        <v>7140</v>
+      </c>
+      <c r="G182">
+        <v>3000</v>
       </c>
       <c r="H182" t="s">
-        <v>272</v>
+        <v>445</v>
       </c>
       <c r="I182" t="s">
-        <v>587</v>
+        <v>612</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183">
-        <v>4532</v>
+        <v>4576</v>
       </c>
       <c r="B183" t="s">
-        <v>588</v>
+        <v>613</v>
       </c>
       <c r="C183" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
       <c r="D183" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="E183">
-        <v>6325</v>
+        <v>12726</v>
+      </c>
+      <c r="F183">
+        <v>11826</v>
+      </c>
+      <c r="G183">
+        <v>3000</v>
       </c>
       <c r="H183" t="s">
-        <v>272</v>
+        <v>599</v>
       </c>
       <c r="I183" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184">
-        <v>4533</v>
+        <v>4577</v>
       </c>
       <c r="B184" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="C184" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D184" t="s">
-        <v>593</v>
+        <v>616</v>
       </c>
       <c r="E184">
-        <v>6643</v>
+        <v>12378</v>
+      </c>
+      <c r="F184">
+        <v>11478</v>
+      </c>
+      <c r="G184">
+        <v>3000</v>
       </c>
       <c r="H184" t="s">
-        <v>17</v>
+        <v>599</v>
       </c>
       <c r="I184" t="s">
-        <v>594</v>
+        <v>617</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185">
-        <v>4534</v>
+        <v>4578</v>
       </c>
       <c r="B185" t="s">
-        <v>595</v>
+        <v>618</v>
       </c>
       <c r="C185" t="s">
-        <v>596</v>
+        <v>619</v>
       </c>
       <c r="D185" t="s">
-        <v>597</v>
+        <v>620</v>
+      </c>
+      <c r="E185">
+        <v>8372</v>
       </c>
       <c r="F185">
-        <v>3241</v>
+        <v>6272</v>
+      </c>
+      <c r="G185">
+        <v>3000</v>
       </c>
       <c r="H185" t="s">
-        <v>272</v>
+        <v>32</v>
       </c>
       <c r="I185" t="s">
-        <v>598</v>
+        <v>621</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186">
-        <v>4535</v>
+        <v>4579</v>
       </c>
       <c r="B186" t="s">
-        <v>599</v>
+        <v>622</v>
       </c>
       <c r="C186" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
       <c r="D186" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
       <c r="E186">
-        <v>35000</v>
+        <v>5397</v>
+      </c>
+      <c r="F186">
+        <v>4347</v>
+      </c>
+      <c r="G186">
+        <v>3000</v>
       </c>
       <c r="H186" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="I186" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187">
-        <v>4536</v>
+        <v>4580</v>
       </c>
       <c r="B187" t="s">
-        <v>603</v>
+        <v>626</v>
       </c>
       <c r="C187" t="s">
-        <v>604</v>
+        <v>619</v>
       </c>
       <c r="D187" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="E187">
-        <v>3136</v>
+        <v>9856</v>
       </c>
       <c r="F187">
-        <v>3136</v>
+        <v>7756</v>
+      </c>
+      <c r="G187">
+        <v>3000</v>
       </c>
       <c r="H187" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I187" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188">
-        <v>4537</v>
+        <v>4581</v>
       </c>
       <c r="B188" t="s">
-        <v>607</v>
+        <v>629</v>
       </c>
       <c r="C188" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="D188" t="s">
-        <v>609</v>
+        <v>631</v>
       </c>
       <c r="E188">
-        <v>9204</v>
+        <v>25500</v>
       </c>
       <c r="H188" t="s">
-        <v>272</v>
+        <v>27</v>
       </c>
       <c r="I188" t="s">
-        <v>610</v>
+        <v>632</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189">
-        <v>4538</v>
+        <v>4582</v>
       </c>
       <c r="B189" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="C189" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="D189" t="s">
-        <v>613</v>
+        <v>634</v>
       </c>
       <c r="E189">
-        <v>11508</v>
+        <v>25500</v>
       </c>
       <c r="H189" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I189" t="s">
-        <v>614</v>
+        <v>635</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190">
-        <v>4539</v>
+        <v>4583</v>
       </c>
       <c r="B190" t="s">
-        <v>615</v>
+        <v>636</v>
       </c>
       <c r="C190" t="s">
-        <v>585</v>
+        <v>630</v>
       </c>
       <c r="D190" t="s">
-        <v>616</v>
+        <v>637</v>
       </c>
       <c r="E190">
-        <v>6871</v>
+        <v>25500</v>
       </c>
       <c r="H190" t="s">
-        <v>272</v>
+        <v>27</v>
       </c>
       <c r="I190" t="s">
-        <v>617</v>
+        <v>638</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191">
-        <v>4540</v>
+        <v>4584</v>
       </c>
       <c r="B191" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="C191" t="s">
-        <v>619</v>
+        <v>640</v>
       </c>
       <c r="D191" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
       <c r="E191">
-        <v>5187</v>
+        <v>26550</v>
       </c>
       <c r="H191" t="s">
-        <v>272</v>
+        <v>338</v>
       </c>
       <c r="I191" t="s">
-        <v>621</v>
+        <v>642</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192">
-        <v>4541</v>
+        <v>4585</v>
       </c>
       <c r="B192" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="C192" t="s">
-        <v>592</v>
+        <v>644</v>
       </c>
       <c r="D192" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="E192">
-        <v>6006</v>
+        <v>17250</v>
+      </c>
+      <c r="F192">
+        <v>17250</v>
       </c>
       <c r="H192" t="s">
-        <v>17</v>
+        <v>646</v>
       </c>
       <c r="I192" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193">
-        <v>4542</v>
+        <v>4586</v>
       </c>
       <c r="B193" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
       <c r="C193" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="D193" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
       <c r="E193">
-        <v>16161</v>
+        <v>33750</v>
       </c>
       <c r="H193" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I193" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194">
-        <v>4543</v>
+        <v>4587</v>
       </c>
       <c r="B194" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="C194" t="s">
-        <v>630</v>
+        <v>653</v>
       </c>
       <c r="D194" t="s">
-        <v>631</v>
+        <v>654</v>
       </c>
       <c r="E194">
-        <v>8000</v>
+        <v>16060</v>
       </c>
       <c r="H194" t="s">
-        <v>272</v>
+        <v>655</v>
       </c>
       <c r="I194" t="s">
-        <v>632</v>
+        <v>656</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195">
-        <v>4544</v>
+        <v>4588</v>
       </c>
       <c r="B195" t="s">
-        <v>633</v>
+        <v>657</v>
       </c>
       <c r="C195" t="s">
-        <v>634</v>
+        <v>658</v>
       </c>
       <c r="D195" t="s">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="E195">
-        <v>9800</v>
+        <v>24000</v>
+      </c>
+      <c r="H195" t="s">
+        <v>338</v>
       </c>
       <c r="I195" t="s">
-        <v>636</v>
+        <v>660</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196">
-        <v>4545</v>
+        <v>4589</v>
       </c>
       <c r="B196" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="C196" t="s">
-        <v>638</v>
+        <v>662</v>
       </c>
       <c r="D196" t="s">
-        <v>639</v>
+        <v>663</v>
       </c>
       <c r="E196">
-        <v>5642</v>
+        <v>26700</v>
       </c>
       <c r="H196" t="s">
-        <v>272</v>
+        <v>445</v>
       </c>
       <c r="I196" t="s">
-        <v>640</v>
+        <v>664</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197">
-        <v>4546</v>
+        <v>4590</v>
       </c>
       <c r="B197" t="s">
-        <v>641</v>
+        <v>665</v>
       </c>
       <c r="C197" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="D197" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
       <c r="E197">
-        <v>7500</v>
+        <v>23250</v>
       </c>
       <c r="H197" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
       <c r="I197" t="s">
-        <v>645</v>
+        <v>668</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198">
-        <v>4547</v>
+        <v>4591</v>
       </c>
       <c r="B198" t="s">
-        <v>646</v>
+        <v>669</v>
       </c>
       <c r="C198" t="s">
-        <v>647</v>
+        <v>662</v>
       </c>
       <c r="D198" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="E198">
-        <v>8190</v>
+        <v>22500</v>
       </c>
       <c r="H198" t="s">
-        <v>572</v>
+        <v>667</v>
       </c>
       <c r="I198" t="s">
-        <v>649</v>
+        <v>671</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199">
-        <v>4548</v>
+        <v>4592</v>
       </c>
       <c r="B199" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
       <c r="C199" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="D199" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="E199">
-        <v>9555</v>
+        <v>22500</v>
       </c>
       <c r="H199" t="s">
-        <v>39</v>
+        <v>100</v>
       </c>
       <c r="I199" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200">
-        <v>4549</v>
+        <v>4594</v>
       </c>
       <c r="B200" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="C200" t="s">
-        <v>651</v>
+        <v>308</v>
       </c>
       <c r="D200" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="E200">
-        <v>10500</v>
+        <v>14400</v>
+      </c>
+      <c r="F200">
+        <v>14400</v>
+      </c>
+      <c r="G200">
+        <v>3000</v>
       </c>
       <c r="H200" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="I200" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201">
-        <v>4550</v>
+        <v>4595</v>
       </c>
       <c r="B201" t="s">
-        <v>657</v>
+        <v>678</v>
       </c>
       <c r="C201" t="s">
-        <v>658</v>
+        <v>679</v>
       </c>
       <c r="D201" t="s">
-        <v>659</v>
+        <v>680</v>
       </c>
       <c r="E201">
-        <v>14424</v>
+        <v>5551</v>
+      </c>
+      <c r="F201">
+        <v>4500</v>
+      </c>
+      <c r="G201">
+        <v>3000</v>
       </c>
       <c r="H201" t="s">
-        <v>12</v>
+        <v>338</v>
       </c>
       <c r="I201" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202">
-        <v>4552</v>
+        <v>4596</v>
       </c>
       <c r="B202" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="C202" t="s">
-        <v>662</v>
+        <v>597</v>
       </c>
       <c r="D202" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="E202">
-        <v>6612</v>
+        <v>8281</v>
+      </c>
+      <c r="F202">
+        <v>7200</v>
+      </c>
+      <c r="G202">
+        <v>2999</v>
       </c>
       <c r="H202" t="s">
-        <v>664</v>
+        <v>599</v>
       </c>
       <c r="I202" t="s">
-        <v>665</v>
+        <v>684</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203">
-        <v>4553</v>
+        <v>4597</v>
       </c>
       <c r="B203" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
       <c r="C203" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
       <c r="D203" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
       <c r="E203">
-        <v>6486</v>
+        <v>18480</v>
+      </c>
+      <c r="F203">
+        <v>17480</v>
       </c>
       <c r="H203" t="s">
-        <v>664</v>
+        <v>338</v>
       </c>
       <c r="I203" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204">
-        <v>4554</v>
+        <v>4598</v>
       </c>
       <c r="B204" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
       <c r="C204" t="s">
-        <v>671</v>
+        <v>640</v>
       </c>
       <c r="D204" t="s">
-        <v>672</v>
+        <v>690</v>
       </c>
       <c r="E204">
-        <v>5992</v>
+        <v>18920</v>
       </c>
       <c r="H204" t="s">
-        <v>673</v>
+        <v>691</v>
       </c>
       <c r="I204" t="s">
-        <v>674</v>
+        <v>692</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205">
-        <v>4555</v>
+        <v>4599</v>
       </c>
       <c r="B205" t="s">
-        <v>675</v>
+        <v>693</v>
       </c>
       <c r="C205" t="s">
-        <v>671</v>
+        <v>694</v>
       </c>
       <c r="D205" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
       <c r="E205">
-        <v>6706</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>22000</v>
       </c>
       <c r="H205" t="s">
-        <v>673</v>
+        <v>27</v>
       </c>
       <c r="I205" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206">
-        <v>4556</v>
+        <v>4600</v>
       </c>
       <c r="B206" t="s">
-        <v>678</v>
+        <v>697</v>
       </c>
       <c r="C206" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>3591</v>
+        <v>694</v>
+      </c>
+      <c r="E206">
+        <v>22500</v>
       </c>
       <c r="H206" t="s">
-        <v>95</v>
+        <v>646</v>
       </c>
       <c r="I206" t="s">
-        <v>681</v>
+        <v>698</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207">
-        <v>4557</v>
+        <v>4601</v>
       </c>
       <c r="B207" t="s">
-        <v>682</v>
+        <v>699</v>
       </c>
       <c r="C207" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
       <c r="D207" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>3591</v>
+        <v>700</v>
+      </c>
+      <c r="E207">
+        <v>22500</v>
       </c>
       <c r="H207" t="s">
-        <v>95</v>
+        <v>646</v>
       </c>
       <c r="I207" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208">
-        <v>4558</v>
+        <v>4602</v>
       </c>
       <c r="B208" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="C208" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="D208" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
       <c r="E208">
-        <v>9300</v>
+        <v>22500</v>
       </c>
       <c r="H208" t="s">
-        <v>12</v>
+        <v>646</v>
       </c>
       <c r="I208" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209">
-        <v>4303</v>
+        <v>4603</v>
       </c>
       <c r="B209" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>705</v>
+      </c>
+      <c r="C209" t="s">
+        <v>706</v>
       </c>
       <c r="E209">
-        <v>10000</v>
-[...5 lines deleted...]
-        <v>3000</v>
+        <v>18000</v>
       </c>
       <c r="H209" t="s">
-        <v>155</v>
+        <v>646</v>
       </c>
       <c r="I209" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210">
-        <v>4324</v>
+        <v>4605</v>
       </c>
       <c r="B210" t="s">
-        <v>692</v>
+        <v>708</v>
+      </c>
+      <c r="C210" t="s">
+        <v>134</v>
       </c>
       <c r="D210" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
       <c r="E210">
-        <v>10000</v>
+        <v>10192</v>
       </c>
       <c r="F210">
-        <v>8500</v>
+        <v>9142</v>
       </c>
       <c r="G210">
         <v>3000</v>
       </c>
       <c r="H210" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="I210" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211">
-        <v>1028</v>
+        <v>4606</v>
       </c>
       <c r="B211" t="s">
-        <v>695</v>
+        <v>711</v>
+      </c>
+      <c r="C211" t="s">
+        <v>712</v>
       </c>
       <c r="D211" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="E211">
-        <v>10000</v>
+        <v>11856</v>
       </c>
       <c r="F211">
-        <v>8500</v>
+        <v>10056</v>
       </c>
       <c r="G211">
         <v>3000</v>
       </c>
       <c r="H211" t="s">
-        <v>155</v>
+        <v>318</v>
       </c>
       <c r="I211" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212">
-        <v>1021</v>
+        <v>4607</v>
       </c>
       <c r="B212" t="s">
-        <v>698</v>
+        <v>715</v>
+      </c>
+      <c r="C212" t="s">
+        <v>712</v>
       </c>
       <c r="D212" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="E212">
-        <v>10000</v>
+        <v>11544</v>
       </c>
       <c r="F212">
-        <v>8500</v>
+        <v>9744</v>
       </c>
       <c r="G212">
         <v>3000</v>
       </c>
       <c r="H212" t="s">
-        <v>155</v>
+        <v>318</v>
       </c>
       <c r="I212" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213">
-        <v>1126</v>
+        <v>1028</v>
       </c>
       <c r="B213" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="D213" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="E213">
         <v>10000</v>
       </c>
       <c r="F213">
         <v>8500</v>
       </c>
       <c r="G213">
         <v>3000</v>
       </c>
       <c r="H213" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I213" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214">
-        <v>3722</v>
+        <v>1021</v>
       </c>
       <c r="B214" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="D214" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="E214">
         <v>10000</v>
       </c>
       <c r="F214">
         <v>8500</v>
       </c>
       <c r="G214">
         <v>3000</v>
       </c>
       <c r="H214" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I214" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215">
-        <v>1004</v>
+        <v>1126</v>
       </c>
       <c r="B215" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="D215" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="E215">
         <v>10000</v>
       </c>
       <c r="F215">
         <v>8500</v>
       </c>
       <c r="G215">
         <v>3000</v>
       </c>
       <c r="H215" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I215" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216">
-        <v>1155</v>
+        <v>3722</v>
       </c>
       <c r="B216" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
       <c r="D216" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
       <c r="E216">
         <v>10000</v>
       </c>
       <c r="F216">
         <v>8500</v>
       </c>
       <c r="G216">
         <v>3000</v>
       </c>
       <c r="H216" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I216" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="B217" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="D217" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="E217">
         <v>10000</v>
       </c>
       <c r="F217">
         <v>8500</v>
       </c>
       <c r="G217">
         <v>3000</v>
       </c>
       <c r="H217" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I217" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218">
-        <v>1076</v>
+        <v>1155</v>
       </c>
       <c r="B218" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="D218" t="s">
-        <v>717</v>
+        <v>734</v>
       </c>
       <c r="E218">
         <v>10000</v>
       </c>
       <c r="F218">
         <v>8500</v>
       </c>
       <c r="G218">
         <v>3000</v>
       </c>
       <c r="H218" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I218" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219">
-        <v>1138</v>
+        <v>1012</v>
       </c>
       <c r="B219" t="s">
-        <v>719</v>
+        <v>736</v>
       </c>
       <c r="D219" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="E219">
         <v>10000</v>
       </c>
       <c r="F219">
         <v>8500</v>
       </c>
       <c r="G219">
         <v>3000</v>
       </c>
       <c r="H219" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I219" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="B220" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="D220" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="E220">
         <v>10000</v>
       </c>
       <c r="F220">
         <v>8500</v>
       </c>
       <c r="G220">
         <v>3000</v>
       </c>
       <c r="H220" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I220" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221">
-        <v>1185</v>
+        <v>1138</v>
       </c>
       <c r="B221" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="D221" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="E221">
         <v>10000</v>
       </c>
       <c r="F221">
         <v>8500</v>
       </c>
       <c r="G221">
         <v>3000</v>
       </c>
       <c r="H221" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I221" t="s">
-        <v>727</v>
+        <v>744</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222">
-        <v>1010</v>
+        <v>1067</v>
       </c>
       <c r="B222" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="D222" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="E222">
         <v>10000</v>
       </c>
       <c r="F222">
         <v>8500</v>
       </c>
       <c r="G222">
         <v>3000</v>
       </c>
       <c r="H222" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I222" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223">
-        <v>1034</v>
+        <v>1185</v>
       </c>
       <c r="B223" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="D223" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="E223">
         <v>10000</v>
       </c>
       <c r="F223">
         <v>8500</v>
       </c>
       <c r="G223">
         <v>3000</v>
       </c>
       <c r="H223" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I223" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224">
-        <v>1048</v>
+        <v>1010</v>
       </c>
       <c r="B224" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
       <c r="D224" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
       <c r="E224">
         <v>10000</v>
       </c>
       <c r="F224">
         <v>8500</v>
       </c>
       <c r="G224">
         <v>3000</v>
       </c>
       <c r="H224" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I224" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225">
-        <v>1045</v>
+        <v>1034</v>
       </c>
       <c r="B225" t="s">
-        <v>737</v>
+        <v>754</v>
       </c>
       <c r="D225" t="s">
-        <v>738</v>
+        <v>755</v>
       </c>
       <c r="E225">
         <v>10000</v>
       </c>
       <c r="F225">
         <v>8500</v>
       </c>
       <c r="G225">
         <v>3000</v>
       </c>
       <c r="H225" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I225" t="s">
-        <v>739</v>
+        <v>756</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226">
-        <v>1186</v>
+        <v>1048</v>
       </c>
       <c r="B226" t="s">
-        <v>740</v>
+        <v>757</v>
       </c>
       <c r="D226" t="s">
-        <v>741</v>
+        <v>758</v>
       </c>
       <c r="E226">
         <v>10000</v>
       </c>
       <c r="F226">
         <v>8500</v>
       </c>
       <c r="G226">
         <v>3000</v>
       </c>
       <c r="H226" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I226" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227">
-        <v>1107</v>
+        <v>1045</v>
       </c>
       <c r="B227" t="s">
-        <v>743</v>
+        <v>760</v>
       </c>
       <c r="D227" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
       <c r="E227">
         <v>10000</v>
       </c>
       <c r="F227">
         <v>8500</v>
       </c>
       <c r="G227">
         <v>3000</v>
       </c>
       <c r="H227" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I227" t="s">
-        <v>745</v>
+        <v>762</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228">
-        <v>1123</v>
+        <v>1186</v>
       </c>
       <c r="B228" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="D228" t="s">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="E228">
         <v>10000</v>
       </c>
       <c r="F228">
         <v>8500</v>
       </c>
       <c r="G228">
         <v>3000</v>
       </c>
       <c r="H228" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I228" t="s">
-        <v>748</v>
+        <v>765</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229">
-        <v>1120</v>
+        <v>1107</v>
       </c>
       <c r="B229" t="s">
-        <v>749</v>
+        <v>766</v>
       </c>
       <c r="D229" t="s">
-        <v>750</v>
+        <v>767</v>
       </c>
       <c r="E229">
         <v>10000</v>
       </c>
       <c r="F229">
         <v>8500</v>
       </c>
       <c r="G229">
         <v>3000</v>
       </c>
       <c r="H229" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I229" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230">
-        <v>1158</v>
+        <v>1123</v>
       </c>
       <c r="B230" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="D230" t="s">
-        <v>753</v>
+        <v>770</v>
       </c>
       <c r="E230">
         <v>10000</v>
       </c>
       <c r="F230">
         <v>8500</v>
       </c>
       <c r="G230">
         <v>3000</v>
       </c>
       <c r="H230" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I230" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231">
-        <v>1191</v>
+        <v>1120</v>
       </c>
       <c r="B231" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
       <c r="D231" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="E231">
         <v>10000</v>
       </c>
       <c r="F231">
         <v>8500</v>
       </c>
       <c r="G231">
         <v>3000</v>
       </c>
       <c r="H231" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I231" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232">
-        <v>1057</v>
+        <v>1158</v>
       </c>
       <c r="B232" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="D232" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
       <c r="E232">
         <v>10000</v>
       </c>
       <c r="F232">
         <v>8500</v>
       </c>
       <c r="G232">
         <v>3000</v>
       </c>
       <c r="H232" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I232" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233">
-        <v>1038</v>
+        <v>1191</v>
       </c>
       <c r="B233" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="D233" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="E233">
         <v>10000</v>
       </c>
       <c r="F233">
         <v>8500</v>
       </c>
       <c r="G233">
         <v>3000</v>
       </c>
       <c r="H233" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I233" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234">
-        <v>1098</v>
+        <v>1057</v>
       </c>
       <c r="B234" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
       <c r="D234" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="E234">
         <v>10000</v>
       </c>
       <c r="F234">
         <v>8500</v>
       </c>
       <c r="G234">
         <v>3000</v>
       </c>
       <c r="H234" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I234" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235">
-        <v>1072</v>
+        <v>1038</v>
       </c>
       <c r="B235" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="D235" t="s">
-        <v>768</v>
+        <v>785</v>
       </c>
       <c r="E235">
         <v>10000</v>
       </c>
       <c r="F235">
         <v>8500</v>
       </c>
       <c r="G235">
         <v>3000</v>
       </c>
       <c r="H235" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I235" t="s">
-        <v>769</v>
+        <v>786</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236">
-        <v>1148</v>
+        <v>1098</v>
       </c>
       <c r="B236" t="s">
-        <v>770</v>
+        <v>787</v>
       </c>
       <c r="D236" t="s">
-        <v>771</v>
+        <v>788</v>
       </c>
       <c r="E236">
         <v>10000</v>
       </c>
       <c r="F236">
         <v>8500</v>
       </c>
       <c r="G236">
         <v>3000</v>
       </c>
       <c r="H236" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I236" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="B237" t="s">
-        <v>773</v>
+        <v>790</v>
       </c>
       <c r="D237" t="s">
-        <v>774</v>
+        <v>791</v>
       </c>
       <c r="E237">
         <v>10000</v>
       </c>
       <c r="F237">
         <v>8500</v>
       </c>
       <c r="G237">
         <v>3000</v>
       </c>
       <c r="H237" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I237" t="s">
-        <v>775</v>
+        <v>792</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238">
-        <v>1162</v>
+        <v>1148</v>
       </c>
       <c r="B238" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
       <c r="D238" t="s">
-        <v>777</v>
+        <v>794</v>
       </c>
       <c r="E238">
         <v>10000</v>
       </c>
       <c r="F238">
         <v>8500</v>
       </c>
       <c r="G238">
         <v>3000</v>
       </c>
       <c r="H238" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I238" t="s">
-        <v>778</v>
+        <v>795</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239">
-        <v>1096</v>
+        <v>1027</v>
       </c>
       <c r="B239" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="D239" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="E239">
         <v>10000</v>
       </c>
       <c r="F239">
         <v>8500</v>
       </c>
       <c r="G239">
         <v>3000</v>
       </c>
       <c r="H239" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I239" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240">
-        <v>1111</v>
+        <v>1162</v>
       </c>
       <c r="B240" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="D240" t="s">
-        <v>783</v>
+        <v>800</v>
       </c>
       <c r="E240">
         <v>10000</v>
       </c>
       <c r="F240">
         <v>8500</v>
       </c>
       <c r="G240">
         <v>3000</v>
       </c>
       <c r="H240" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I240" t="s">
-        <v>784</v>
+        <v>801</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241">
-        <v>1037</v>
+        <v>1096</v>
       </c>
       <c r="B241" t="s">
-        <v>785</v>
+        <v>802</v>
       </c>
       <c r="D241" t="s">
-        <v>786</v>
+        <v>803</v>
       </c>
       <c r="E241">
         <v>10000</v>
       </c>
       <c r="F241">
         <v>8500</v>
       </c>
       <c r="G241">
         <v>3000</v>
       </c>
       <c r="H241" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I241" t="s">
-        <v>787</v>
+        <v>804</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242">
-        <v>1064</v>
+        <v>1111</v>
       </c>
       <c r="B242" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="D242" t="s">
-        <v>789</v>
+        <v>806</v>
       </c>
       <c r="E242">
         <v>10000</v>
       </c>
       <c r="F242">
         <v>8500</v>
       </c>
       <c r="G242">
         <v>3000</v>
       </c>
       <c r="H242" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I242" t="s">
-        <v>790</v>
+        <v>807</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243">
-        <v>1129</v>
+        <v>1037</v>
       </c>
       <c r="B243" t="s">
-        <v>791</v>
+        <v>808</v>
       </c>
       <c r="D243" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
       <c r="E243">
         <v>10000</v>
       </c>
       <c r="F243">
         <v>8500</v>
       </c>
       <c r="G243">
         <v>3000</v>
       </c>
       <c r="H243" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I243" t="s">
-        <v>793</v>
+        <v>810</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244">
-        <v>1088</v>
+        <v>1064</v>
       </c>
       <c r="B244" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="D244" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
       <c r="E244">
         <v>10000</v>
       </c>
       <c r="F244">
         <v>8500</v>
       </c>
       <c r="G244">
         <v>3000</v>
       </c>
       <c r="H244" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I244" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245">
-        <v>1161</v>
+        <v>1129</v>
       </c>
       <c r="B245" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="D245" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
       <c r="E245">
         <v>10000</v>
       </c>
       <c r="F245">
         <v>8500</v>
       </c>
       <c r="G245">
         <v>3000</v>
       </c>
       <c r="H245" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I245" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246">
-        <v>1055</v>
+        <v>1088</v>
       </c>
       <c r="B246" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="D246" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
       <c r="E246">
         <v>10000</v>
       </c>
       <c r="F246">
         <v>8500</v>
       </c>
       <c r="G246">
         <v>3000</v>
       </c>
       <c r="H246" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I246" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247">
-        <v>1015</v>
+        <v>1161</v>
       </c>
       <c r="B247" t="s">
-        <v>803</v>
+        <v>820</v>
       </c>
       <c r="D247" t="s">
-        <v>804</v>
+        <v>821</v>
       </c>
       <c r="E247">
         <v>10000</v>
       </c>
       <c r="F247">
         <v>8500</v>
       </c>
       <c r="G247">
         <v>3000</v>
       </c>
       <c r="H247" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I247" t="s">
-        <v>805</v>
+        <v>822</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248">
-        <v>4047</v>
+        <v>1055</v>
       </c>
       <c r="B248" t="s">
-        <v>806</v>
+        <v>823</v>
       </c>
       <c r="D248" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="E248">
         <v>10000</v>
       </c>
       <c r="F248">
         <v>8500</v>
       </c>
       <c r="G248">
         <v>3000</v>
       </c>
       <c r="H248" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I248" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249">
-        <v>1069</v>
+        <v>1015</v>
       </c>
       <c r="B249" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
       <c r="D249" t="s">
-        <v>810</v>
+        <v>827</v>
       </c>
       <c r="E249">
         <v>10000</v>
       </c>
       <c r="F249">
         <v>8500</v>
       </c>
       <c r="G249">
         <v>3000</v>
       </c>
       <c r="H249" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I249" t="s">
-        <v>811</v>
+        <v>828</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250">
-        <v>1127</v>
+        <v>4047</v>
       </c>
       <c r="B250" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
       <c r="D250" t="s">
-        <v>813</v>
+        <v>830</v>
       </c>
       <c r="E250">
         <v>10000</v>
       </c>
       <c r="F250">
         <v>8500</v>
       </c>
       <c r="G250">
         <v>3000</v>
       </c>
       <c r="H250" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I250" t="s">
-        <v>814</v>
+        <v>831</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251">
-        <v>1019</v>
+        <v>1069</v>
       </c>
       <c r="B251" t="s">
-        <v>815</v>
+        <v>832</v>
       </c>
       <c r="D251" t="s">
-        <v>816</v>
+        <v>833</v>
       </c>
       <c r="E251">
         <v>10000</v>
       </c>
       <c r="F251">
         <v>8500</v>
       </c>
       <c r="G251">
         <v>3000</v>
       </c>
       <c r="H251" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I251" t="s">
-        <v>817</v>
+        <v>834</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252">
-        <v>1024</v>
+        <v>1127</v>
       </c>
       <c r="B252" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="D252" t="s">
-        <v>819</v>
+        <v>836</v>
       </c>
       <c r="E252">
         <v>10000</v>
       </c>
       <c r="F252">
         <v>8500</v>
       </c>
       <c r="G252">
         <v>3000</v>
       </c>
       <c r="H252" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I252" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253">
-        <v>1106</v>
+        <v>1019</v>
       </c>
       <c r="B253" t="s">
-        <v>821</v>
+        <v>838</v>
       </c>
       <c r="D253" t="s">
-        <v>822</v>
+        <v>839</v>
       </c>
       <c r="E253">
         <v>10000</v>
       </c>
       <c r="F253">
         <v>8500</v>
       </c>
       <c r="G253">
         <v>3000</v>
       </c>
       <c r="H253" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I253" t="s">
-        <v>823</v>
+        <v>840</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254">
-        <v>1040</v>
+        <v>1024</v>
       </c>
       <c r="B254" t="s">
-        <v>824</v>
+        <v>841</v>
       </c>
       <c r="D254" t="s">
-        <v>825</v>
+        <v>842</v>
       </c>
       <c r="E254">
         <v>10000</v>
       </c>
       <c r="F254">
         <v>8500</v>
       </c>
       <c r="G254">
         <v>3000</v>
       </c>
       <c r="H254" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I254" t="s">
-        <v>826</v>
+        <v>843</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255">
-        <v>1150</v>
+        <v>1106</v>
       </c>
       <c r="B255" t="s">
-        <v>827</v>
+        <v>844</v>
       </c>
       <c r="D255" t="s">
-        <v>828</v>
+        <v>845</v>
       </c>
       <c r="E255">
         <v>10000</v>
       </c>
       <c r="F255">
         <v>8500</v>
       </c>
       <c r="G255">
         <v>3000</v>
       </c>
       <c r="H255" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I255" t="s">
-        <v>829</v>
+        <v>846</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256">
-        <v>1146</v>
+        <v>1040</v>
       </c>
       <c r="B256" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="D256" t="s">
-        <v>831</v>
+        <v>848</v>
       </c>
       <c r="E256">
         <v>10000</v>
       </c>
       <c r="F256">
         <v>8500</v>
       </c>
       <c r="G256">
         <v>3000</v>
       </c>
       <c r="H256" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I256" t="s">
-        <v>832</v>
+        <v>849</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257">
-        <v>4093</v>
+        <v>1150</v>
       </c>
       <c r="B257" t="s">
-        <v>833</v>
+        <v>850</v>
       </c>
       <c r="D257" t="s">
-        <v>834</v>
+        <v>851</v>
       </c>
       <c r="E257">
         <v>10000</v>
       </c>
       <c r="F257">
         <v>8500</v>
       </c>
       <c r="G257">
         <v>3000</v>
       </c>
       <c r="H257" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I257" t="s">
-        <v>835</v>
+        <v>852</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258">
-        <v>1130</v>
+        <v>1146</v>
       </c>
       <c r="B258" t="s">
-        <v>836</v>
+        <v>853</v>
       </c>
       <c r="D258" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
       <c r="E258">
         <v>10000</v>
       </c>
       <c r="F258">
         <v>8500</v>
       </c>
       <c r="G258">
         <v>3000</v>
       </c>
       <c r="H258" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I258" t="s">
-        <v>838</v>
+        <v>855</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259">
-        <v>1006</v>
+        <v>4093</v>
       </c>
       <c r="B259" t="s">
-        <v>839</v>
+        <v>856</v>
       </c>
       <c r="D259" t="s">
-        <v>840</v>
+        <v>857</v>
       </c>
       <c r="E259">
         <v>10000</v>
       </c>
       <c r="F259">
         <v>8500</v>
       </c>
       <c r="G259">
         <v>3000</v>
       </c>
       <c r="H259" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I259" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260">
-        <v>1188</v>
+        <v>1130</v>
       </c>
       <c r="B260" t="s">
-        <v>842</v>
+        <v>859</v>
       </c>
       <c r="D260" t="s">
-        <v>843</v>
+        <v>860</v>
       </c>
       <c r="E260">
         <v>10000</v>
       </c>
       <c r="F260">
         <v>8500</v>
       </c>
       <c r="G260">
         <v>3000</v>
       </c>
       <c r="H260" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I260" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261">
-        <v>1103</v>
+        <v>1006</v>
       </c>
       <c r="B261" t="s">
-        <v>845</v>
+        <v>862</v>
       </c>
       <c r="D261" t="s">
-        <v>846</v>
+        <v>863</v>
       </c>
       <c r="E261">
         <v>10000</v>
       </c>
       <c r="F261">
         <v>8500</v>
       </c>
       <c r="G261">
         <v>3000</v>
       </c>
       <c r="H261" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I261" t="s">
-        <v>847</v>
+        <v>864</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262">
-        <v>1137</v>
+        <v>1188</v>
       </c>
       <c r="B262" t="s">
-        <v>848</v>
+        <v>865</v>
       </c>
       <c r="D262" t="s">
-        <v>849</v>
+        <v>866</v>
       </c>
       <c r="E262">
         <v>10000</v>
       </c>
       <c r="F262">
         <v>8500</v>
       </c>
       <c r="G262">
         <v>3000</v>
       </c>
       <c r="H262" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I262" t="s">
-        <v>850</v>
+        <v>867</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263">
-        <v>1059</v>
+        <v>1103</v>
       </c>
       <c r="B263" t="s">
-        <v>851</v>
+        <v>868</v>
       </c>
       <c r="D263" t="s">
-        <v>852</v>
+        <v>869</v>
       </c>
       <c r="E263">
         <v>10000</v>
       </c>
       <c r="F263">
         <v>8500</v>
       </c>
       <c r="G263">
         <v>3000</v>
       </c>
       <c r="H263" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I263" t="s">
-        <v>853</v>
+        <v>870</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264">
-        <v>1193</v>
+        <v>1137</v>
       </c>
       <c r="B264" t="s">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="D264" t="s">
-        <v>855</v>
+        <v>872</v>
       </c>
       <c r="E264">
         <v>10000</v>
       </c>
       <c r="F264">
         <v>8500</v>
       </c>
       <c r="G264">
         <v>3000</v>
       </c>
       <c r="H264" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I264" t="s">
-        <v>856</v>
+        <v>873</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265">
-        <v>1171</v>
+        <v>1059</v>
       </c>
       <c r="B265" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="D265" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
       <c r="E265">
         <v>10000</v>
       </c>
       <c r="F265">
         <v>8500</v>
       </c>
       <c r="G265">
         <v>3000</v>
       </c>
       <c r="H265" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I265" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266">
-        <v>1168</v>
+        <v>1193</v>
       </c>
       <c r="B266" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
       <c r="D266" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="E266">
         <v>10000</v>
       </c>
       <c r="F266">
         <v>8500</v>
       </c>
       <c r="G266">
         <v>3000</v>
       </c>
       <c r="H266" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I266" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267">
-        <v>1173</v>
+        <v>1171</v>
       </c>
       <c r="B267" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="D267" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
       <c r="E267">
         <v>10000</v>
       </c>
       <c r="F267">
         <v>8500</v>
       </c>
       <c r="G267">
         <v>3000</v>
       </c>
       <c r="H267" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I267" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="B268" t="s">
-        <v>866</v>
+        <v>883</v>
       </c>
       <c r="D268" t="s">
-        <v>867</v>
+        <v>884</v>
       </c>
       <c r="E268">
         <v>10000</v>
       </c>
       <c r="F268">
         <v>8500</v>
       </c>
       <c r="G268">
         <v>3000</v>
       </c>
       <c r="H268" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I268" t="s">
-        <v>868</v>
+        <v>885</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269">
-        <v>1084</v>
+        <v>1173</v>
       </c>
       <c r="B269" t="s">
-        <v>869</v>
+        <v>886</v>
       </c>
       <c r="D269" t="s">
-        <v>870</v>
+        <v>887</v>
       </c>
       <c r="E269">
         <v>10000</v>
       </c>
       <c r="F269">
         <v>8500</v>
       </c>
       <c r="G269">
         <v>3000</v>
       </c>
       <c r="H269" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I269" t="s">
-        <v>871</v>
+        <v>888</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270">
-        <v>1169</v>
+        <v>1157</v>
       </c>
       <c r="B270" t="s">
-        <v>872</v>
+        <v>889</v>
       </c>
       <c r="D270" t="s">
-        <v>873</v>
+        <v>890</v>
       </c>
       <c r="E270">
         <v>10000</v>
       </c>
       <c r="F270">
         <v>8500</v>
       </c>
       <c r="G270">
         <v>3000</v>
       </c>
       <c r="H270" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I270" t="s">
-        <v>874</v>
+        <v>891</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271">
-        <v>1152</v>
+        <v>1084</v>
       </c>
       <c r="B271" t="s">
-        <v>875</v>
+        <v>892</v>
       </c>
       <c r="D271" t="s">
-        <v>876</v>
+        <v>893</v>
       </c>
       <c r="E271">
         <v>10000</v>
       </c>
       <c r="F271">
         <v>8500</v>
       </c>
       <c r="G271">
         <v>3000</v>
       </c>
       <c r="H271" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I271" t="s">
-        <v>877</v>
+        <v>894</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272">
-        <v>1066</v>
+        <v>1169</v>
       </c>
       <c r="B272" t="s">
-        <v>878</v>
+        <v>895</v>
       </c>
       <c r="D272" t="s">
-        <v>879</v>
+        <v>896</v>
       </c>
       <c r="E272">
         <v>10000</v>
       </c>
       <c r="F272">
         <v>8500</v>
       </c>
       <c r="G272">
         <v>3000</v>
       </c>
       <c r="H272" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I272" t="s">
-        <v>880</v>
+        <v>897</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273">
-        <v>1077</v>
+        <v>1152</v>
       </c>
       <c r="B273" t="s">
-        <v>881</v>
+        <v>898</v>
       </c>
       <c r="D273" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="E273">
         <v>10000</v>
       </c>
       <c r="F273">
         <v>8500</v>
       </c>
       <c r="G273">
         <v>3000</v>
       </c>
       <c r="H273" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I273" t="s">
-        <v>883</v>
+        <v>900</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274">
-        <v>1082</v>
+        <v>1066</v>
       </c>
       <c r="B274" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="D274" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="E274">
         <v>10000</v>
       </c>
       <c r="F274">
         <v>8500</v>
       </c>
       <c r="G274">
         <v>3000</v>
       </c>
       <c r="H274" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I274" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275">
-        <v>1145</v>
+        <v>1077</v>
       </c>
       <c r="B275" t="s">
-        <v>887</v>
+        <v>904</v>
       </c>
       <c r="D275" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="E275">
         <v>10000</v>
       </c>
       <c r="F275">
         <v>8500</v>
       </c>
       <c r="G275">
         <v>3000</v>
       </c>
       <c r="H275" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I275" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276">
-        <v>1194</v>
+        <v>1082</v>
       </c>
       <c r="B276" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="D276" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="E276">
         <v>10000</v>
       </c>
       <c r="F276">
         <v>8500</v>
       </c>
       <c r="G276">
         <v>3000</v>
       </c>
       <c r="H276" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I276" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277">
-        <v>1124</v>
+        <v>1145</v>
       </c>
       <c r="B277" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="D277" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="E277">
         <v>10000</v>
       </c>
       <c r="F277">
         <v>8500</v>
       </c>
       <c r="G277">
         <v>3000</v>
       </c>
       <c r="H277" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I277" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278">
-        <v>1159</v>
+        <v>1194</v>
       </c>
       <c r="B278" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="D278" t="s">
-        <v>897</v>
+        <v>914</v>
       </c>
       <c r="E278">
         <v>10000</v>
       </c>
       <c r="F278">
         <v>8500</v>
       </c>
       <c r="G278">
         <v>3000</v>
       </c>
       <c r="H278" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I278" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="B279" t="s">
-        <v>899</v>
+        <v>916</v>
       </c>
       <c r="D279" t="s">
-        <v>900</v>
+        <v>917</v>
       </c>
       <c r="E279">
         <v>10000</v>
       </c>
       <c r="F279">
         <v>8500</v>
       </c>
       <c r="G279">
         <v>3000</v>
       </c>
       <c r="H279" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I279" t="s">
-        <v>901</v>
+        <v>918</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280">
-        <v>1074</v>
+        <v>1159</v>
       </c>
       <c r="B280" t="s">
-        <v>902</v>
+        <v>919</v>
       </c>
       <c r="D280" t="s">
-        <v>903</v>
+        <v>920</v>
       </c>
       <c r="E280">
         <v>10000</v>
       </c>
       <c r="F280">
         <v>8500</v>
       </c>
       <c r="G280">
         <v>3000</v>
       </c>
       <c r="H280" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I280" t="s">
-        <v>904</v>
+        <v>921</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281">
-        <v>1091</v>
+        <v>1122</v>
       </c>
       <c r="B281" t="s">
-        <v>905</v>
+        <v>922</v>
       </c>
       <c r="D281" t="s">
-        <v>906</v>
+        <v>923</v>
       </c>
       <c r="E281">
         <v>10000</v>
       </c>
       <c r="F281">
         <v>8500</v>
       </c>
       <c r="G281">
         <v>3000</v>
       </c>
       <c r="H281" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I281" t="s">
-        <v>907</v>
+        <v>924</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282">
-        <v>1043</v>
+        <v>1074</v>
       </c>
       <c r="B282" t="s">
-        <v>908</v>
+        <v>925</v>
       </c>
       <c r="D282" t="s">
-        <v>909</v>
+        <v>926</v>
       </c>
       <c r="E282">
         <v>10000</v>
       </c>
       <c r="F282">
         <v>8500</v>
       </c>
       <c r="G282">
         <v>3000</v>
       </c>
       <c r="H282" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I282" t="s">
-        <v>910</v>
+        <v>927</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283">
-        <v>1131</v>
+        <v>1091</v>
       </c>
       <c r="B283" t="s">
-        <v>911</v>
+        <v>928</v>
       </c>
       <c r="D283" t="s">
-        <v>912</v>
+        <v>929</v>
       </c>
       <c r="E283">
         <v>10000</v>
       </c>
       <c r="F283">
         <v>8500</v>
       </c>
       <c r="G283">
         <v>3000</v>
       </c>
       <c r="H283" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I283" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284">
-        <v>1083</v>
+        <v>1043</v>
       </c>
       <c r="B284" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="D284" t="s">
-        <v>915</v>
+        <v>932</v>
       </c>
       <c r="E284">
         <v>10000</v>
       </c>
       <c r="F284">
         <v>8500</v>
       </c>
       <c r="G284">
         <v>3000</v>
       </c>
       <c r="H284" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I284" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285">
-        <v>1025</v>
+        <v>1131</v>
       </c>
       <c r="B285" t="s">
-        <v>917</v>
+        <v>934</v>
       </c>
       <c r="D285" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="E285">
         <v>10000</v>
       </c>
       <c r="F285">
         <v>8500</v>
       </c>
       <c r="G285">
         <v>3000</v>
       </c>
       <c r="H285" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I285" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286">
-        <v>1113</v>
+        <v>1083</v>
       </c>
       <c r="B286" t="s">
-        <v>920</v>
+        <v>937</v>
       </c>
       <c r="D286" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
       <c r="E286">
         <v>10000</v>
       </c>
       <c r="F286">
         <v>8500</v>
       </c>
       <c r="G286">
         <v>3000</v>
       </c>
       <c r="H286" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I286" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287">
-        <v>1109</v>
+        <v>1025</v>
       </c>
       <c r="B287" t="s">
-        <v>923</v>
+        <v>940</v>
       </c>
       <c r="D287" t="s">
-        <v>924</v>
+        <v>941</v>
       </c>
       <c r="E287">
         <v>10000</v>
       </c>
       <c r="F287">
         <v>8500</v>
       </c>
       <c r="G287">
         <v>3000</v>
       </c>
       <c r="H287" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I287" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288">
-        <v>1054</v>
+        <v>1113</v>
       </c>
       <c r="B288" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
       <c r="D288" t="s">
-        <v>927</v>
+        <v>944</v>
       </c>
       <c r="E288">
         <v>10000</v>
       </c>
       <c r="F288">
         <v>8500</v>
       </c>
       <c r="G288">
         <v>3000</v>
       </c>
       <c r="H288" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I288" t="s">
-        <v>928</v>
+        <v>945</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="B289" t="s">
-        <v>929</v>
+        <v>946</v>
       </c>
       <c r="D289" t="s">
-        <v>930</v>
+        <v>947</v>
       </c>
       <c r="E289">
         <v>10000</v>
       </c>
       <c r="F289">
         <v>8500</v>
       </c>
       <c r="G289">
         <v>3000</v>
       </c>
       <c r="H289" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I289" t="s">
-        <v>931</v>
+        <v>948</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290">
-        <v>1086</v>
+        <v>1054</v>
       </c>
       <c r="B290" t="s">
-        <v>932</v>
+        <v>949</v>
       </c>
       <c r="D290" t="s">
-        <v>933</v>
+        <v>950</v>
       </c>
       <c r="E290">
         <v>10000</v>
       </c>
       <c r="F290">
         <v>8500</v>
       </c>
       <c r="G290">
         <v>3000</v>
       </c>
       <c r="H290" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I290" t="s">
-        <v>934</v>
+        <v>951</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291">
-        <v>1058</v>
+        <v>1115</v>
       </c>
       <c r="B291" t="s">
-        <v>935</v>
+        <v>952</v>
       </c>
       <c r="D291" t="s">
-        <v>936</v>
+        <v>953</v>
       </c>
       <c r="E291">
         <v>10000</v>
       </c>
       <c r="F291">
         <v>8500</v>
       </c>
       <c r="G291">
         <v>3000</v>
       </c>
       <c r="H291" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I291" t="s">
-        <v>937</v>
+        <v>954</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292">
-        <v>1156</v>
+        <v>1086</v>
       </c>
       <c r="B292" t="s">
-        <v>938</v>
+        <v>955</v>
       </c>
       <c r="D292" t="s">
-        <v>939</v>
+        <v>956</v>
       </c>
       <c r="E292">
         <v>10000</v>
       </c>
       <c r="F292">
         <v>8500</v>
       </c>
       <c r="G292">
         <v>3000</v>
       </c>
       <c r="H292" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I292" t="s">
-        <v>940</v>
+        <v>957</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293">
-        <v>1030</v>
+        <v>1058</v>
       </c>
       <c r="B293" t="s">
-        <v>941</v>
+        <v>958</v>
       </c>
       <c r="D293" t="s">
-        <v>942</v>
+        <v>959</v>
       </c>
       <c r="E293">
         <v>10000</v>
       </c>
       <c r="F293">
         <v>8500</v>
       </c>
       <c r="G293">
         <v>3000</v>
       </c>
       <c r="H293" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I293" t="s">
-        <v>943</v>
+        <v>960</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294">
-        <v>1180</v>
+        <v>1156</v>
       </c>
       <c r="B294" t="s">
-        <v>944</v>
+        <v>961</v>
       </c>
       <c r="D294" t="s">
-        <v>945</v>
+        <v>962</v>
       </c>
       <c r="E294">
         <v>10000</v>
       </c>
       <c r="F294">
         <v>8500</v>
       </c>
       <c r="G294">
         <v>3000</v>
       </c>
       <c r="H294" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I294" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295">
-        <v>1112</v>
+        <v>1030</v>
       </c>
       <c r="B295" t="s">
-        <v>947</v>
+        <v>964</v>
       </c>
       <c r="D295" t="s">
-        <v>948</v>
+        <v>965</v>
       </c>
       <c r="E295">
         <v>10000</v>
       </c>
       <c r="F295">
         <v>8500</v>
       </c>
       <c r="G295">
         <v>3000</v>
       </c>
       <c r="H295" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I295" t="s">
-        <v>949</v>
+        <v>966</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296">
-        <v>1099</v>
+        <v>1180</v>
       </c>
       <c r="B296" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
       <c r="D296" t="s">
-        <v>951</v>
+        <v>968</v>
       </c>
       <c r="E296">
         <v>10000</v>
       </c>
       <c r="F296">
         <v>8500</v>
       </c>
       <c r="G296">
         <v>3000</v>
       </c>
       <c r="H296" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I296" t="s">
-        <v>952</v>
+        <v>969</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297">
-        <v>1049</v>
+        <v>1112</v>
       </c>
       <c r="B297" t="s">
-        <v>953</v>
+        <v>970</v>
       </c>
       <c r="D297" t="s">
-        <v>954</v>
+        <v>971</v>
       </c>
       <c r="E297">
         <v>10000</v>
       </c>
       <c r="F297">
         <v>8500</v>
       </c>
       <c r="G297">
         <v>3000</v>
       </c>
       <c r="H297" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I297" t="s">
-        <v>955</v>
+        <v>972</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298">
-        <v>1073</v>
+        <v>1099</v>
       </c>
       <c r="B298" t="s">
-        <v>956</v>
+        <v>973</v>
       </c>
       <c r="D298" t="s">
-        <v>957</v>
+        <v>974</v>
       </c>
       <c r="E298">
         <v>10000</v>
       </c>
       <c r="F298">
         <v>8500</v>
       </c>
       <c r="G298">
         <v>3000</v>
       </c>
       <c r="H298" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I298" t="s">
-        <v>958</v>
+        <v>975</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299">
-        <v>1075</v>
+        <v>1049</v>
       </c>
       <c r="B299" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
       <c r="D299" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
       <c r="E299">
         <v>10000</v>
       </c>
       <c r="F299">
         <v>8500</v>
       </c>
       <c r="G299">
         <v>3000</v>
       </c>
       <c r="H299" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I299" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300">
-        <v>1026</v>
+        <v>1073</v>
       </c>
       <c r="B300" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="D300" t="s">
-        <v>963</v>
+        <v>980</v>
       </c>
       <c r="E300">
         <v>10000</v>
       </c>
       <c r="F300">
         <v>8500</v>
       </c>
       <c r="G300">
         <v>3000</v>
       </c>
       <c r="H300" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I300" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301">
-        <v>1089</v>
+        <v>1075</v>
       </c>
       <c r="B301" t="s">
-        <v>965</v>
+        <v>982</v>
       </c>
       <c r="D301" t="s">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="E301">
         <v>10000</v>
       </c>
       <c r="F301">
         <v>8500</v>
       </c>
       <c r="G301">
         <v>3000</v>
       </c>
       <c r="H301" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I301" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302">
-        <v>1134</v>
+        <v>1026</v>
       </c>
       <c r="B302" t="s">
-        <v>968</v>
+        <v>985</v>
       </c>
       <c r="D302" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="E302">
         <v>10000</v>
       </c>
       <c r="F302">
         <v>8500</v>
       </c>
       <c r="G302">
         <v>3000</v>
       </c>
       <c r="H302" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I302" t="s">
-        <v>970</v>
+        <v>987</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="B303" t="s">
-        <v>971</v>
+        <v>988</v>
       </c>
       <c r="D303" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="E303">
         <v>10000</v>
       </c>
       <c r="F303">
         <v>8500</v>
       </c>
       <c r="G303">
         <v>3000</v>
       </c>
       <c r="H303" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I303" t="s">
-        <v>973</v>
+        <v>990</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304">
-        <v>1087</v>
+        <v>1134</v>
       </c>
       <c r="B304" t="s">
-        <v>974</v>
+        <v>991</v>
       </c>
       <c r="D304" t="s">
-        <v>975</v>
+        <v>992</v>
       </c>
       <c r="E304">
         <v>10000</v>
       </c>
       <c r="F304">
         <v>8500</v>
       </c>
       <c r="G304">
         <v>3000</v>
       </c>
       <c r="H304" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I304" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305">
-        <v>1050</v>
+        <v>1093</v>
       </c>
       <c r="B305" t="s">
-        <v>977</v>
+        <v>994</v>
       </c>
       <c r="D305" t="s">
-        <v>735</v>
+        <v>995</v>
       </c>
       <c r="E305">
         <v>10000</v>
       </c>
       <c r="F305">
         <v>8500</v>
       </c>
       <c r="G305">
         <v>3000</v>
       </c>
       <c r="H305" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I305" t="s">
-        <v>978</v>
+        <v>996</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306">
-        <v>1056</v>
+        <v>1087</v>
       </c>
       <c r="B306" t="s">
-        <v>979</v>
+        <v>997</v>
       </c>
       <c r="D306" t="s">
-        <v>980</v>
+        <v>998</v>
       </c>
       <c r="E306">
         <v>10000</v>
       </c>
       <c r="F306">
         <v>8500</v>
       </c>
       <c r="G306">
         <v>3000</v>
       </c>
       <c r="H306" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I306" t="s">
-        <v>981</v>
+        <v>999</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307">
-        <v>1042</v>
+        <v>1050</v>
       </c>
       <c r="B307" t="s">
-        <v>982</v>
+        <v>1000</v>
       </c>
       <c r="D307" t="s">
-        <v>983</v>
+        <v>758</v>
       </c>
       <c r="E307">
         <v>10000</v>
       </c>
       <c r="F307">
         <v>8500</v>
       </c>
       <c r="G307">
         <v>3000</v>
       </c>
       <c r="H307" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I307" t="s">
-        <v>984</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308">
-        <v>1143</v>
+        <v>1056</v>
       </c>
       <c r="B308" t="s">
-        <v>985</v>
+        <v>1002</v>
       </c>
       <c r="D308" t="s">
-        <v>986</v>
+        <v>1003</v>
       </c>
       <c r="E308">
         <v>10000</v>
       </c>
       <c r="F308">
         <v>8500</v>
       </c>
       <c r="G308">
         <v>3000</v>
       </c>
       <c r="H308" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I308" t="s">
-        <v>987</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309">
+        <v>1042</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E309">
+        <v>10000</v>
+      </c>
+      <c r="F309">
+        <v>8500</v>
+      </c>
+      <c r="G309">
+        <v>3000</v>
+      </c>
+      <c r="H309" t="s">
+        <v>120</v>
+      </c>
+      <c r="I309" t="s">
         <v>1007</v>
-      </c>
-[...19 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310">
-        <v>1016</v>
+        <v>1143</v>
       </c>
       <c r="B310" t="s">
-        <v>991</v>
+        <v>1008</v>
       </c>
       <c r="D310" t="s">
-        <v>992</v>
+        <v>1009</v>
       </c>
       <c r="E310">
         <v>10000</v>
       </c>
       <c r="F310">
         <v>8500</v>
       </c>
       <c r="G310">
         <v>3000</v>
       </c>
       <c r="H310" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I310" t="s">
-        <v>993</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311">
-        <v>1063</v>
+        <v>1007</v>
       </c>
       <c r="B311" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="D311" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="E311">
         <v>10000</v>
       </c>
       <c r="F311">
         <v>8500</v>
       </c>
       <c r="G311">
         <v>3000</v>
       </c>
       <c r="H311" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I311" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312">
-        <v>1175</v>
+        <v>1016</v>
       </c>
       <c r="B312" t="s">
-        <v>997</v>
+        <v>1014</v>
       </c>
       <c r="D312" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
       <c r="E312">
         <v>10000</v>
       </c>
       <c r="F312">
         <v>8500</v>
       </c>
       <c r="G312">
         <v>3000</v>
       </c>
       <c r="H312" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I312" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313">
-        <v>1170</v>
+        <v>1063</v>
       </c>
       <c r="B313" t="s">
-        <v>1000</v>
+        <v>1017</v>
       </c>
       <c r="D313" t="s">
-        <v>1001</v>
+        <v>1018</v>
       </c>
       <c r="E313">
         <v>10000</v>
       </c>
       <c r="F313">
         <v>8500</v>
       </c>
       <c r="G313">
         <v>3000</v>
       </c>
       <c r="H313" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I313" t="s">
-        <v>1002</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314">
-        <v>1144</v>
+        <v>1175</v>
       </c>
       <c r="B314" t="s">
-        <v>1003</v>
+        <v>1020</v>
       </c>
       <c r="D314" t="s">
-        <v>1004</v>
+        <v>1021</v>
       </c>
       <c r="E314">
         <v>10000</v>
       </c>
       <c r="F314">
         <v>8500</v>
       </c>
       <c r="G314">
         <v>3000</v>
       </c>
       <c r="H314" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I314" t="s">
-        <v>1005</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315">
-        <v>1013</v>
+        <v>1170</v>
       </c>
       <c r="B315" t="s">
-        <v>1006</v>
+        <v>1023</v>
       </c>
       <c r="D315" t="s">
-        <v>1007</v>
+        <v>1024</v>
       </c>
       <c r="E315">
         <v>10000</v>
       </c>
       <c r="F315">
         <v>8500</v>
       </c>
       <c r="G315">
         <v>3000</v>
       </c>
       <c r="H315" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I315" t="s">
-        <v>1008</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="B316" t="s">
-        <v>1009</v>
+        <v>1026</v>
       </c>
       <c r="D316" t="s">
-        <v>1010</v>
+        <v>1027</v>
       </c>
       <c r="E316">
         <v>10000</v>
       </c>
       <c r="F316">
         <v>8500</v>
       </c>
       <c r="G316">
         <v>3000</v>
       </c>
       <c r="H316" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I316" t="s">
-        <v>1011</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317">
-        <v>3724</v>
+        <v>1013</v>
       </c>
       <c r="B317" t="s">
-        <v>1012</v>
+        <v>1029</v>
       </c>
       <c r="D317" t="s">
-        <v>1013</v>
+        <v>1030</v>
       </c>
       <c r="E317">
         <v>10000</v>
       </c>
       <c r="F317">
         <v>8500</v>
       </c>
       <c r="G317">
         <v>3000</v>
       </c>
       <c r="H317" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I317" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318">
-        <v>1151</v>
+        <v>1141</v>
       </c>
       <c r="B318" t="s">
-        <v>1015</v>
+        <v>1032</v>
       </c>
       <c r="D318" t="s">
-        <v>1016</v>
+        <v>1033</v>
       </c>
       <c r="E318">
         <v>10000</v>
       </c>
       <c r="F318">
         <v>8500</v>
       </c>
       <c r="G318">
         <v>3000</v>
       </c>
       <c r="H318" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I318" t="s">
-        <v>1017</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319">
-        <v>1065</v>
+        <v>3724</v>
       </c>
       <c r="B319" t="s">
-        <v>1018</v>
+        <v>1035</v>
       </c>
       <c r="D319" t="s">
-        <v>1019</v>
+        <v>1036</v>
       </c>
       <c r="E319">
         <v>10000</v>
       </c>
       <c r="F319">
         <v>8500</v>
       </c>
       <c r="G319">
         <v>3000</v>
       </c>
       <c r="H319" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I319" t="s">
-        <v>1020</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320">
-        <v>1178</v>
+        <v>1151</v>
       </c>
       <c r="B320" t="s">
-        <v>1021</v>
+        <v>1038</v>
       </c>
       <c r="D320" t="s">
-        <v>1022</v>
+        <v>1039</v>
       </c>
       <c r="E320">
         <v>10000</v>
       </c>
       <c r="F320">
         <v>8500</v>
       </c>
       <c r="G320">
         <v>3000</v>
       </c>
       <c r="H320" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I320" t="s">
-        <v>1023</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="B321" t="s">
-        <v>1024</v>
+        <v>1041</v>
       </c>
       <c r="D321" t="s">
-        <v>1025</v>
+        <v>1042</v>
       </c>
       <c r="E321">
         <v>10000</v>
       </c>
       <c r="F321">
         <v>8500</v>
       </c>
       <c r="G321">
         <v>3000</v>
       </c>
       <c r="H321" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I321" t="s">
-        <v>1026</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322">
-        <v>1047</v>
+        <v>1178</v>
       </c>
       <c r="B322" t="s">
-        <v>1027</v>
+        <v>1044</v>
       </c>
       <c r="D322" t="s">
-        <v>1028</v>
+        <v>1045</v>
       </c>
       <c r="E322">
         <v>10000</v>
       </c>
       <c r="F322">
         <v>8500</v>
       </c>
       <c r="G322">
         <v>3000</v>
       </c>
       <c r="H322" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I322" t="s">
-        <v>1029</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323">
-        <v>1181</v>
+        <v>1070</v>
       </c>
       <c r="B323" t="s">
-        <v>1030</v>
+        <v>1047</v>
       </c>
       <c r="D323" t="s">
-        <v>1031</v>
+        <v>1048</v>
       </c>
       <c r="E323">
         <v>10000</v>
       </c>
       <c r="F323">
         <v>8500</v>
       </c>
       <c r="G323">
         <v>3000</v>
       </c>
       <c r="H323" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I323" t="s">
-        <v>1032</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324">
-        <v>1105</v>
+        <v>1047</v>
       </c>
       <c r="B324" t="s">
-        <v>1033</v>
+        <v>1050</v>
       </c>
       <c r="D324" t="s">
-        <v>1034</v>
+        <v>1051</v>
       </c>
       <c r="E324">
         <v>10000</v>
       </c>
       <c r="F324">
         <v>8500</v>
       </c>
       <c r="G324">
         <v>3000</v>
       </c>
       <c r="H324" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I324" t="s">
-        <v>1035</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325">
-        <v>1090</v>
+        <v>1181</v>
       </c>
       <c r="B325" t="s">
-        <v>1036</v>
+        <v>1053</v>
       </c>
       <c r="D325" t="s">
-        <v>1037</v>
+        <v>1054</v>
       </c>
       <c r="E325">
         <v>10000</v>
       </c>
       <c r="F325">
         <v>8500</v>
       </c>
       <c r="G325">
         <v>3000</v>
       </c>
       <c r="H325" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I325" t="s">
-        <v>1038</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326">
-        <v>1080</v>
+        <v>1105</v>
       </c>
       <c r="B326" t="s">
-        <v>1039</v>
+        <v>1056</v>
       </c>
       <c r="D326" t="s">
-        <v>1040</v>
+        <v>1057</v>
       </c>
       <c r="E326">
         <v>10000</v>
       </c>
       <c r="F326">
         <v>8500</v>
       </c>
       <c r="G326">
         <v>3000</v>
       </c>
       <c r="H326" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I326" t="s">
-        <v>1041</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327">
-        <v>1029</v>
+        <v>1090</v>
       </c>
       <c r="B327" t="s">
-        <v>1042</v>
+        <v>1059</v>
       </c>
       <c r="D327" t="s">
-        <v>1043</v>
+        <v>1060</v>
       </c>
       <c r="E327">
         <v>10000</v>
       </c>
       <c r="F327">
         <v>8500</v>
       </c>
       <c r="G327">
         <v>3000</v>
       </c>
       <c r="H327" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I327" t="s">
-        <v>1044</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="B328" t="s">
-        <v>1045</v>
+        <v>1062</v>
       </c>
       <c r="D328" t="s">
-        <v>1046</v>
+        <v>1063</v>
       </c>
       <c r="E328">
         <v>10000</v>
       </c>
       <c r="F328">
         <v>8500</v>
       </c>
       <c r="G328">
         <v>3000</v>
       </c>
       <c r="H328" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I328" t="s">
-        <v>1047</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="B329" t="s">
-        <v>1048</v>
+        <v>1065</v>
       </c>
       <c r="D329" t="s">
-        <v>1049</v>
+        <v>1066</v>
       </c>
       <c r="E329">
         <v>10000</v>
       </c>
       <c r="F329">
         <v>8500</v>
       </c>
       <c r="G329">
         <v>3000</v>
       </c>
       <c r="H329" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I329" t="s">
-        <v>1050</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330">
-        <v>3725</v>
+        <v>1081</v>
       </c>
       <c r="B330" t="s">
-        <v>1051</v>
+        <v>1068</v>
       </c>
       <c r="D330" t="s">
-        <v>1052</v>
+        <v>1069</v>
       </c>
       <c r="E330">
         <v>10000</v>
       </c>
       <c r="F330">
         <v>8500</v>
       </c>
       <c r="G330">
         <v>3000</v>
       </c>
       <c r="H330" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I330" t="s">
-        <v>1053</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331">
-        <v>1125</v>
+        <v>1036</v>
       </c>
       <c r="B331" t="s">
-        <v>1054</v>
+        <v>1071</v>
       </c>
       <c r="D331" t="s">
-        <v>1055</v>
+        <v>1072</v>
       </c>
       <c r="E331">
         <v>10000</v>
       </c>
       <c r="F331">
         <v>8500</v>
       </c>
       <c r="G331">
         <v>3000</v>
       </c>
       <c r="H331" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I331" t="s">
-        <v>1056</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332">
-        <v>1035</v>
+        <v>3725</v>
       </c>
       <c r="B332" t="s">
-        <v>1057</v>
+        <v>1074</v>
       </c>
       <c r="D332" t="s">
-        <v>1058</v>
+        <v>1075</v>
       </c>
       <c r="E332">
         <v>10000</v>
       </c>
       <c r="F332">
         <v>8500</v>
       </c>
       <c r="G332">
         <v>3000</v>
       </c>
       <c r="H332" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I332" t="s">
-        <v>1059</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333">
-        <v>1116</v>
+        <v>1125</v>
       </c>
       <c r="B333" t="s">
-        <v>1060</v>
+        <v>1077</v>
       </c>
       <c r="D333" t="s">
-        <v>1061</v>
+        <v>1078</v>
       </c>
       <c r="E333">
         <v>10000</v>
       </c>
       <c r="F333">
         <v>8500</v>
       </c>
       <c r="G333">
         <v>3000</v>
       </c>
       <c r="H333" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I333" t="s">
-        <v>1062</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334">
-        <v>1053</v>
+        <v>1035</v>
       </c>
       <c r="B334" t="s">
-        <v>1063</v>
+        <v>1080</v>
       </c>
       <c r="D334" t="s">
-        <v>1064</v>
+        <v>1081</v>
       </c>
       <c r="E334">
         <v>10000</v>
       </c>
       <c r="F334">
         <v>8500</v>
       </c>
       <c r="G334">
         <v>3000</v>
       </c>
       <c r="H334" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I334" t="s">
-        <v>1065</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335">
-        <v>1189</v>
+        <v>1116</v>
       </c>
       <c r="B335" t="s">
-        <v>1066</v>
+        <v>1083</v>
       </c>
       <c r="D335" t="s">
-        <v>1067</v>
+        <v>1084</v>
       </c>
       <c r="E335">
         <v>10000</v>
       </c>
       <c r="F335">
         <v>8500</v>
       </c>
       <c r="G335">
         <v>3000</v>
       </c>
       <c r="H335" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I335" t="s">
-        <v>1068</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336">
-        <v>1097</v>
+        <v>1053</v>
       </c>
       <c r="B336" t="s">
-        <v>1069</v>
+        <v>1086</v>
       </c>
       <c r="D336" t="s">
-        <v>1070</v>
+        <v>1087</v>
       </c>
       <c r="E336">
         <v>10000</v>
       </c>
       <c r="F336">
         <v>8500</v>
       </c>
       <c r="G336">
         <v>3000</v>
       </c>
       <c r="H336" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I336" t="s">
-        <v>1071</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337">
-        <v>1061</v>
+        <v>1189</v>
       </c>
       <c r="B337" t="s">
-        <v>1072</v>
+        <v>1089</v>
       </c>
       <c r="D337" t="s">
-        <v>1073</v>
+        <v>1090</v>
       </c>
       <c r="E337">
         <v>10000</v>
       </c>
       <c r="F337">
         <v>8500</v>
       </c>
       <c r="G337">
         <v>3000</v>
       </c>
       <c r="H337" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I337" t="s">
-        <v>1074</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338">
-        <v>1166</v>
+        <v>1097</v>
       </c>
       <c r="B338" t="s">
-        <v>1075</v>
+        <v>1092</v>
       </c>
       <c r="D338" t="s">
-        <v>1076</v>
+        <v>1093</v>
       </c>
       <c r="E338">
         <v>10000</v>
       </c>
       <c r="F338">
         <v>8500</v>
       </c>
       <c r="G338">
         <v>3000</v>
       </c>
       <c r="H338" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I338" t="s">
-        <v>1077</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339">
-        <v>1195</v>
+        <v>1061</v>
       </c>
       <c r="B339" t="s">
-        <v>1078</v>
+        <v>1095</v>
       </c>
       <c r="D339" t="s">
-        <v>1079</v>
+        <v>1096</v>
       </c>
       <c r="E339">
         <v>10000</v>
       </c>
       <c r="F339">
         <v>8500</v>
       </c>
       <c r="G339">
         <v>3000</v>
       </c>
       <c r="H339" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I339" t="s">
-        <v>1080</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340">
-        <v>1128</v>
+        <v>1166</v>
       </c>
       <c r="B340" t="s">
-        <v>1081</v>
+        <v>1098</v>
       </c>
       <c r="D340" t="s">
-        <v>1082</v>
+        <v>1099</v>
       </c>
       <c r="E340">
         <v>10000</v>
       </c>
       <c r="F340">
         <v>8500</v>
       </c>
       <c r="G340">
         <v>3000</v>
       </c>
       <c r="H340" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I340" t="s">
-        <v>1083</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341">
-        <v>1108</v>
+        <v>1195</v>
       </c>
       <c r="B341" t="s">
-        <v>1084</v>
+        <v>1101</v>
       </c>
       <c r="D341" t="s">
-        <v>1085</v>
+        <v>1102</v>
       </c>
       <c r="E341">
         <v>10000</v>
       </c>
       <c r="F341">
         <v>8500</v>
       </c>
       <c r="G341">
         <v>3000</v>
       </c>
       <c r="H341" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I341" t="s">
-        <v>1086</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342">
-        <v>1092</v>
+        <v>1128</v>
       </c>
       <c r="B342" t="s">
-        <v>1087</v>
+        <v>1104</v>
       </c>
       <c r="D342" t="s">
-        <v>1088</v>
+        <v>1105</v>
       </c>
       <c r="E342">
         <v>10000</v>
       </c>
       <c r="F342">
         <v>8500</v>
       </c>
       <c r="G342">
         <v>3000</v>
       </c>
       <c r="H342" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I342" t="s">
-        <v>1089</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343">
-        <v>1167</v>
+        <v>1108</v>
       </c>
       <c r="B343" t="s">
-        <v>1090</v>
+        <v>1107</v>
       </c>
       <c r="D343" t="s">
-        <v>1091</v>
+        <v>1108</v>
       </c>
       <c r="E343">
         <v>10000</v>
       </c>
       <c r="F343">
         <v>8500</v>
       </c>
       <c r="G343">
         <v>3000</v>
       </c>
       <c r="H343" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I343" t="s">
-        <v>1092</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344">
-        <v>1009</v>
+        <v>1092</v>
       </c>
       <c r="B344" t="s">
-        <v>1093</v>
+        <v>1110</v>
       </c>
       <c r="D344" t="s">
-        <v>1094</v>
+        <v>1111</v>
       </c>
       <c r="E344">
         <v>10000</v>
       </c>
       <c r="F344">
         <v>8500</v>
       </c>
       <c r="G344">
         <v>3000</v>
       </c>
       <c r="H344" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I344" t="s">
-        <v>1095</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345">
-        <v>1142</v>
+        <v>1167</v>
       </c>
       <c r="B345" t="s">
-        <v>1096</v>
+        <v>1113</v>
       </c>
       <c r="D345" t="s">
-        <v>1097</v>
+        <v>1114</v>
       </c>
       <c r="E345">
         <v>10000</v>
       </c>
       <c r="F345">
         <v>8500</v>
       </c>
       <c r="G345">
         <v>3000</v>
       </c>
       <c r="H345" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I345" t="s">
-        <v>1098</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346">
-        <v>1095</v>
+        <v>1009</v>
       </c>
       <c r="B346" t="s">
-        <v>1099</v>
+        <v>1116</v>
       </c>
       <c r="D346" t="s">
-        <v>1100</v>
+        <v>1117</v>
       </c>
       <c r="E346">
         <v>10000</v>
       </c>
       <c r="F346">
         <v>8500</v>
       </c>
       <c r="G346">
         <v>3000</v>
       </c>
       <c r="H346" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I346" t="s">
-        <v>1101</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347">
-        <v>1182</v>
+        <v>1142</v>
       </c>
       <c r="B347" t="s">
-        <v>1102</v>
+        <v>1119</v>
       </c>
       <c r="D347" t="s">
-        <v>1103</v>
+        <v>1120</v>
       </c>
       <c r="E347">
         <v>10000</v>
       </c>
       <c r="F347">
         <v>8500</v>
       </c>
       <c r="G347">
         <v>3000</v>
       </c>
       <c r="H347" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I347" t="s">
-        <v>1104</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348">
-        <v>1104</v>
+        <v>1095</v>
       </c>
       <c r="B348" t="s">
-        <v>1105</v>
+        <v>1122</v>
       </c>
       <c r="D348" t="s">
-        <v>1106</v>
+        <v>1123</v>
       </c>
       <c r="E348">
         <v>10000</v>
       </c>
       <c r="F348">
         <v>8500</v>
       </c>
       <c r="G348">
         <v>3000</v>
       </c>
       <c r="H348" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I348" t="s">
-        <v>1107</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349">
-        <v>1149</v>
+        <v>1182</v>
       </c>
       <c r="B349" t="s">
-        <v>1108</v>
+        <v>1125</v>
       </c>
       <c r="D349" t="s">
-        <v>1109</v>
+        <v>1126</v>
       </c>
       <c r="E349">
         <v>10000</v>
       </c>
       <c r="F349">
         <v>8500</v>
       </c>
       <c r="G349">
         <v>3000</v>
       </c>
       <c r="H349" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I349" t="s">
-        <v>1110</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="B350" t="s">
-        <v>1111</v>
+        <v>1128</v>
       </c>
       <c r="D350" t="s">
-        <v>1112</v>
+        <v>1129</v>
       </c>
       <c r="E350">
         <v>10000</v>
       </c>
       <c r="F350">
         <v>8500</v>
       </c>
       <c r="G350">
         <v>3000</v>
       </c>
       <c r="H350" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I350" t="s">
-        <v>1113</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351">
-        <v>1039</v>
+        <v>1149</v>
       </c>
       <c r="B351" t="s">
-        <v>1114</v>
+        <v>1131</v>
       </c>
       <c r="D351" t="s">
-        <v>1115</v>
+        <v>1132</v>
       </c>
       <c r="E351">
         <v>10000</v>
       </c>
       <c r="F351">
         <v>8500</v>
       </c>
       <c r="G351">
         <v>3000</v>
       </c>
       <c r="H351" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I351" t="s">
-        <v>1116</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352">
-        <v>1022</v>
+        <v>1110</v>
       </c>
       <c r="B352" t="s">
-        <v>1117</v>
+        <v>1134</v>
       </c>
       <c r="D352" t="s">
-        <v>1118</v>
+        <v>1135</v>
       </c>
       <c r="E352">
         <v>10000</v>
       </c>
       <c r="F352">
         <v>8500</v>
       </c>
       <c r="G352">
         <v>3000</v>
       </c>
       <c r="H352" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I352" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353">
-        <v>1062</v>
+        <v>1039</v>
       </c>
       <c r="B353" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="D353" t="s">
-        <v>1121</v>
+        <v>1138</v>
       </c>
       <c r="E353">
         <v>10000</v>
       </c>
       <c r="F353">
         <v>8500</v>
       </c>
       <c r="G353">
         <v>3000</v>
       </c>
       <c r="H353" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I353" t="s">
-        <v>1122</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354">
+        <v>1022</v>
+      </c>
+      <c r="B354" t="s">
         <v>1140</v>
       </c>
-      <c r="B354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D354" t="s">
-        <v>1124</v>
+        <v>1141</v>
       </c>
       <c r="E354">
         <v>10000</v>
       </c>
       <c r="F354">
         <v>8500</v>
       </c>
       <c r="G354">
         <v>3000</v>
       </c>
       <c r="H354" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I354" t="s">
-        <v>1125</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
-        <v>1147</v>
+        <v>1062</v>
       </c>
       <c r="B355" t="s">
-        <v>1126</v>
+        <v>1143</v>
       </c>
       <c r="D355" t="s">
-        <v>1127</v>
+        <v>1144</v>
       </c>
       <c r="E355">
         <v>10000</v>
       </c>
       <c r="F355">
         <v>8500</v>
       </c>
       <c r="G355">
         <v>3000</v>
       </c>
       <c r="H355" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I355" t="s">
-        <v>1128</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356">
-        <v>1060</v>
+        <v>1140</v>
       </c>
       <c r="B356" t="s">
-        <v>1129</v>
+        <v>1146</v>
       </c>
       <c r="D356" t="s">
-        <v>1130</v>
+        <v>1147</v>
       </c>
       <c r="E356">
         <v>10000</v>
       </c>
       <c r="F356">
         <v>8500</v>
       </c>
       <c r="G356">
         <v>3000</v>
       </c>
       <c r="H356" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I356" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357">
-        <v>1164</v>
+        <v>1147</v>
       </c>
       <c r="B357" t="s">
-        <v>1132</v>
+        <v>1149</v>
       </c>
       <c r="D357" t="s">
-        <v>1133</v>
+        <v>1150</v>
       </c>
       <c r="E357">
         <v>10000</v>
       </c>
       <c r="F357">
         <v>8500</v>
       </c>
       <c r="G357">
         <v>3000</v>
       </c>
       <c r="H357" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I357" t="s">
-        <v>1134</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358">
-        <v>1190</v>
+        <v>1060</v>
       </c>
       <c r="B358" t="s">
-        <v>1135</v>
+        <v>1152</v>
       </c>
       <c r="D358" t="s">
-        <v>1136</v>
+        <v>1153</v>
       </c>
       <c r="E358">
         <v>10000</v>
       </c>
       <c r="F358">
         <v>8500</v>
       </c>
       <c r="G358">
         <v>3000</v>
       </c>
       <c r="H358" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I358" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359">
-        <v>1121</v>
+        <v>1164</v>
       </c>
       <c r="B359" t="s">
-        <v>1138</v>
+        <v>1155</v>
       </c>
       <c r="D359" t="s">
-        <v>1139</v>
+        <v>1156</v>
       </c>
       <c r="E359">
         <v>10000</v>
       </c>
       <c r="F359">
         <v>8500</v>
       </c>
       <c r="G359">
         <v>3000</v>
       </c>
       <c r="H359" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I359" t="s">
-        <v>1140</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360">
-        <v>1018</v>
+        <v>1190</v>
       </c>
       <c r="B360" t="s">
-        <v>1141</v>
+        <v>1158</v>
       </c>
       <c r="D360" t="s">
-        <v>1142</v>
+        <v>1159</v>
       </c>
       <c r="E360">
         <v>10000</v>
       </c>
       <c r="F360">
         <v>8500</v>
       </c>
       <c r="G360">
         <v>3000</v>
       </c>
       <c r="H360" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I360" t="s">
-        <v>1143</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
-        <v>1139</v>
+        <v>1121</v>
       </c>
       <c r="B361" t="s">
-        <v>1144</v>
+        <v>1161</v>
       </c>
       <c r="D361" t="s">
-        <v>1145</v>
+        <v>1162</v>
       </c>
       <c r="E361">
         <v>10000</v>
       </c>
       <c r="F361">
         <v>8500</v>
       </c>
       <c r="G361">
         <v>3000</v>
       </c>
       <c r="H361" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I361" t="s">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362">
-        <v>1003</v>
+        <v>1018</v>
       </c>
       <c r="B362" t="s">
-        <v>1147</v>
+        <v>1164</v>
       </c>
       <c r="D362" t="s">
-        <v>1148</v>
+        <v>1165</v>
       </c>
       <c r="E362">
         <v>10000</v>
       </c>
       <c r="F362">
         <v>8500</v>
       </c>
       <c r="G362">
         <v>3000</v>
       </c>
       <c r="H362" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I362" t="s">
-        <v>1149</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363">
-        <v>1002</v>
+        <v>1139</v>
       </c>
       <c r="B363" t="s">
-        <v>1150</v>
+        <v>1167</v>
       </c>
       <c r="D363" t="s">
-        <v>1151</v>
+        <v>1168</v>
       </c>
       <c r="E363">
         <v>10000</v>
       </c>
       <c r="F363">
         <v>8500</v>
       </c>
       <c r="G363">
         <v>3000</v>
       </c>
       <c r="H363" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I363" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364">
-        <v>1117</v>
+        <v>1003</v>
       </c>
       <c r="B364" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="D364" t="s">
-        <v>1154</v>
+        <v>1171</v>
       </c>
       <c r="E364">
         <v>10000</v>
       </c>
       <c r="F364">
         <v>8500</v>
       </c>
       <c r="G364">
         <v>3000</v>
       </c>
       <c r="H364" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I364" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365">
-        <v>1078</v>
+        <v>1002</v>
       </c>
       <c r="B365" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
       <c r="D365" t="s">
-        <v>1157</v>
+        <v>1174</v>
       </c>
       <c r="E365">
         <v>10000</v>
       </c>
       <c r="F365">
         <v>8500</v>
       </c>
       <c r="G365">
         <v>3000</v>
       </c>
       <c r="H365" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I365" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366">
-        <v>1183</v>
+        <v>1117</v>
       </c>
       <c r="B366" t="s">
-        <v>1159</v>
+        <v>1176</v>
       </c>
       <c r="D366" t="s">
-        <v>1160</v>
+        <v>1177</v>
       </c>
       <c r="E366">
         <v>10000</v>
       </c>
       <c r="F366">
         <v>8500</v>
       </c>
       <c r="G366">
         <v>3000</v>
       </c>
       <c r="H366" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I366" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
-        <v>1132</v>
+        <v>1078</v>
       </c>
       <c r="B367" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
       <c r="D367" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="E367">
         <v>10000</v>
       </c>
       <c r="F367">
         <v>8500</v>
       </c>
       <c r="G367">
         <v>3000</v>
       </c>
       <c r="H367" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I367" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="B368" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="D368" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="E368">
         <v>10000</v>
       </c>
       <c r="F368">
         <v>8500</v>
       </c>
       <c r="G368">
         <v>3000</v>
       </c>
       <c r="H368" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I368" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369">
-        <v>1118</v>
+        <v>1132</v>
       </c>
       <c r="B369" t="s">
-        <v>1168</v>
+        <v>1185</v>
       </c>
       <c r="D369" t="s">
-        <v>1169</v>
+        <v>1186</v>
       </c>
       <c r="E369">
         <v>10000</v>
       </c>
       <c r="F369">
         <v>8500</v>
       </c>
       <c r="G369">
         <v>3000</v>
       </c>
       <c r="H369" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I369" t="s">
-        <v>1170</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370">
-        <v>1163</v>
+        <v>1179</v>
       </c>
       <c r="B370" t="s">
-        <v>1171</v>
+        <v>1188</v>
       </c>
       <c r="D370" t="s">
-        <v>1172</v>
+        <v>1189</v>
       </c>
       <c r="E370">
         <v>10000</v>
       </c>
       <c r="F370">
         <v>8500</v>
       </c>
       <c r="G370">
         <v>3000</v>
       </c>
       <c r="H370" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I370" t="s">
-        <v>1173</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371">
-        <v>1017</v>
+        <v>1118</v>
       </c>
       <c r="B371" t="s">
-        <v>1174</v>
+        <v>1191</v>
       </c>
       <c r="D371" t="s">
-        <v>1175</v>
+        <v>1192</v>
       </c>
       <c r="E371">
         <v>10000</v>
       </c>
       <c r="F371">
         <v>8500</v>
       </c>
       <c r="G371">
         <v>3000</v>
       </c>
       <c r="H371" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I371" t="s">
-        <v>1176</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372">
-        <v>1011</v>
+        <v>1163</v>
       </c>
       <c r="B372" t="s">
-        <v>1177</v>
+        <v>1194</v>
       </c>
       <c r="D372" t="s">
-        <v>1178</v>
+        <v>1195</v>
       </c>
       <c r="E372">
         <v>10000</v>
       </c>
       <c r="F372">
         <v>8500</v>
       </c>
       <c r="G372">
         <v>3000</v>
       </c>
       <c r="H372" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I372" t="s">
-        <v>1179</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373">
-        <v>1051</v>
+        <v>1017</v>
       </c>
       <c r="B373" t="s">
-        <v>1180</v>
+        <v>1197</v>
       </c>
       <c r="D373" t="s">
-        <v>1181</v>
+        <v>1198</v>
       </c>
       <c r="E373">
         <v>10000</v>
       </c>
       <c r="F373">
         <v>8500</v>
       </c>
       <c r="G373">
         <v>3000</v>
       </c>
       <c r="H373" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I373" t="s">
-        <v>1182</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374">
-        <v>1052</v>
+        <v>1011</v>
       </c>
       <c r="B374" t="s">
-        <v>1183</v>
+        <v>1200</v>
       </c>
       <c r="D374" t="s">
-        <v>1184</v>
+        <v>1201</v>
       </c>
       <c r="E374">
         <v>10000</v>
       </c>
       <c r="F374">
         <v>8500</v>
       </c>
       <c r="G374">
         <v>3000</v>
       </c>
       <c r="H374" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I374" t="s">
-        <v>1185</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375">
-        <v>1187</v>
+        <v>1051</v>
       </c>
       <c r="B375" t="s">
-        <v>1186</v>
+        <v>1203</v>
       </c>
       <c r="D375" t="s">
-        <v>1187</v>
+        <v>1204</v>
       </c>
       <c r="E375">
         <v>10000</v>
       </c>
       <c r="F375">
         <v>8500</v>
       </c>
       <c r="G375">
         <v>3000</v>
       </c>
       <c r="H375" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I375" t="s">
-        <v>1188</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376">
-        <v>1136</v>
+        <v>1052</v>
       </c>
       <c r="B376" t="s">
-        <v>1189</v>
+        <v>1206</v>
       </c>
       <c r="D376" t="s">
-        <v>1190</v>
+        <v>1207</v>
       </c>
       <c r="E376">
         <v>10000</v>
       </c>
       <c r="F376">
         <v>8500</v>
       </c>
       <c r="G376">
         <v>3000</v>
       </c>
       <c r="H376" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I376" t="s">
-        <v>1191</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377">
-        <v>1102</v>
+        <v>1187</v>
       </c>
       <c r="B377" t="s">
-        <v>1192</v>
+        <v>1209</v>
       </c>
       <c r="D377" t="s">
-        <v>1193</v>
+        <v>1210</v>
       </c>
       <c r="E377">
         <v>10000</v>
       </c>
       <c r="F377">
         <v>8500</v>
       </c>
       <c r="G377">
         <v>3000</v>
       </c>
       <c r="H377" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I377" t="s">
-        <v>1194</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378">
-        <v>1032</v>
+        <v>1136</v>
       </c>
       <c r="B378" t="s">
-        <v>1195</v>
+        <v>1212</v>
       </c>
       <c r="D378" t="s">
-        <v>1196</v>
+        <v>1213</v>
       </c>
       <c r="E378">
         <v>10000</v>
       </c>
       <c r="F378">
         <v>8500</v>
       </c>
       <c r="G378">
         <v>3000</v>
       </c>
       <c r="H378" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I378" t="s">
-        <v>1197</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379">
-        <v>1014</v>
+        <v>1102</v>
       </c>
       <c r="B379" t="s">
-        <v>1198</v>
+        <v>1215</v>
       </c>
       <c r="D379" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="E379">
         <v>10000</v>
       </c>
       <c r="F379">
         <v>8500</v>
       </c>
       <c r="G379">
         <v>3000</v>
       </c>
       <c r="H379" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I379" t="s">
-        <v>1200</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380">
-        <v>1071</v>
+        <v>1032</v>
       </c>
       <c r="B380" t="s">
-        <v>1201</v>
+        <v>1218</v>
       </c>
       <c r="D380" t="s">
-        <v>1202</v>
+        <v>1219</v>
       </c>
       <c r="E380">
         <v>10000</v>
       </c>
       <c r="F380">
         <v>8500</v>
       </c>
       <c r="G380">
         <v>3000</v>
       </c>
       <c r="H380" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I380" t="s">
-        <v>1203</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381">
-        <v>1023</v>
+        <v>1014</v>
       </c>
       <c r="B381" t="s">
-        <v>1204</v>
+        <v>1221</v>
       </c>
       <c r="D381" t="s">
-        <v>1205</v>
+        <v>1222</v>
       </c>
       <c r="E381">
         <v>10000</v>
       </c>
       <c r="F381">
         <v>8500</v>
       </c>
       <c r="G381">
         <v>3000</v>
       </c>
       <c r="H381" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I381" t="s">
-        <v>1206</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382">
-        <v>1192</v>
+        <v>1071</v>
       </c>
       <c r="B382" t="s">
-        <v>1207</v>
+        <v>1224</v>
       </c>
       <c r="D382" t="s">
-        <v>1208</v>
+        <v>1225</v>
       </c>
       <c r="E382">
         <v>10000</v>
       </c>
       <c r="F382">
         <v>8500</v>
       </c>
       <c r="G382">
         <v>3000</v>
       </c>
       <c r="H382" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I382" t="s">
-        <v>1209</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383">
-        <v>1119</v>
+        <v>1023</v>
       </c>
       <c r="B383" t="s">
-        <v>1210</v>
+        <v>1227</v>
       </c>
       <c r="D383" t="s">
-        <v>1211</v>
+        <v>1228</v>
       </c>
       <c r="E383">
         <v>10000</v>
       </c>
       <c r="F383">
         <v>8500</v>
       </c>
       <c r="G383">
         <v>3000</v>
       </c>
       <c r="H383" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I383" t="s">
-        <v>1212</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384">
-        <v>1177</v>
+        <v>1192</v>
       </c>
       <c r="B384" t="s">
-        <v>1213</v>
+        <v>1230</v>
       </c>
       <c r="D384" t="s">
-        <v>1214</v>
+        <v>1231</v>
       </c>
       <c r="E384">
         <v>10000</v>
       </c>
       <c r="F384">
         <v>8500</v>
       </c>
       <c r="G384">
         <v>3000</v>
       </c>
       <c r="H384" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I384" t="s">
-        <v>1215</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385">
-        <v>1008</v>
+        <v>1119</v>
       </c>
       <c r="B385" t="s">
-        <v>1216</v>
+        <v>1233</v>
       </c>
       <c r="D385" t="s">
-        <v>1217</v>
+        <v>1234</v>
       </c>
       <c r="E385">
         <v>10000</v>
       </c>
       <c r="F385">
         <v>8500</v>
       </c>
       <c r="G385">
         <v>3000</v>
       </c>
       <c r="H385" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I385" t="s">
-        <v>1218</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386">
-        <v>1094</v>
+        <v>1177</v>
       </c>
       <c r="B386" t="s">
-        <v>1219</v>
+        <v>1236</v>
       </c>
       <c r="D386" t="s">
-        <v>1220</v>
+        <v>1237</v>
       </c>
       <c r="E386">
         <v>10000</v>
       </c>
       <c r="F386">
         <v>8500</v>
       </c>
       <c r="G386">
         <v>3000</v>
       </c>
       <c r="H386" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I386" t="s">
-        <v>1221</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387">
-        <v>1101</v>
+        <v>1008</v>
       </c>
       <c r="B387" t="s">
-        <v>1222</v>
+        <v>1239</v>
       </c>
       <c r="D387" t="s">
-        <v>1223</v>
+        <v>1240</v>
       </c>
       <c r="E387">
         <v>10000</v>
       </c>
       <c r="F387">
         <v>8500</v>
       </c>
       <c r="G387">
         <v>3000</v>
       </c>
       <c r="H387" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I387" t="s">
-        <v>1224</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388">
-        <v>1020</v>
+        <v>1094</v>
       </c>
       <c r="B388" t="s">
-        <v>1225</v>
+        <v>1242</v>
       </c>
       <c r="D388" t="s">
-        <v>1226</v>
+        <v>1243</v>
       </c>
       <c r="E388">
         <v>10000</v>
       </c>
       <c r="F388">
         <v>8500</v>
       </c>
       <c r="G388">
         <v>3000</v>
       </c>
       <c r="H388" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I388" t="s">
-        <v>1227</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389">
-        <v>1046</v>
+        <v>1101</v>
       </c>
       <c r="B389" t="s">
-        <v>1228</v>
+        <v>1245</v>
       </c>
       <c r="D389" t="s">
-        <v>1229</v>
+        <v>1246</v>
       </c>
       <c r="E389">
         <v>10000</v>
       </c>
       <c r="F389">
         <v>8500</v>
       </c>
       <c r="G389">
         <v>3000</v>
       </c>
       <c r="H389" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I389" t="s">
-        <v>1230</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390">
-        <v>1044</v>
+        <v>1020</v>
       </c>
       <c r="B390" t="s">
-        <v>1231</v>
+        <v>1248</v>
       </c>
       <c r="D390" t="s">
-        <v>1232</v>
+        <v>1249</v>
       </c>
       <c r="E390">
         <v>10000</v>
       </c>
       <c r="F390">
         <v>8500</v>
       </c>
       <c r="G390">
         <v>3000</v>
       </c>
       <c r="H390" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I390" t="s">
-        <v>1233</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391">
-        <v>1165</v>
+        <v>1046</v>
       </c>
       <c r="B391" t="s">
-        <v>1234</v>
+        <v>1251</v>
       </c>
       <c r="D391" t="s">
-        <v>1235</v>
+        <v>1252</v>
       </c>
       <c r="E391">
         <v>10000</v>
       </c>
       <c r="F391">
         <v>8500</v>
       </c>
       <c r="G391">
         <v>3000</v>
       </c>
       <c r="H391" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I391" t="s">
-        <v>1236</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392">
-        <v>1114</v>
+        <v>1044</v>
       </c>
       <c r="B392" t="s">
-        <v>1237</v>
+        <v>1254</v>
       </c>
       <c r="D392" t="s">
-        <v>921</v>
+        <v>1255</v>
       </c>
       <c r="E392">
         <v>10000</v>
       </c>
       <c r="F392">
         <v>8500</v>
       </c>
       <c r="G392">
         <v>3000</v>
       </c>
       <c r="H392" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I392" t="s">
-        <v>1238</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393">
-        <v>1068</v>
+        <v>1165</v>
       </c>
       <c r="B393" t="s">
-        <v>1239</v>
+        <v>1257</v>
       </c>
       <c r="D393" t="s">
-        <v>1240</v>
+        <v>1258</v>
       </c>
       <c r="E393">
         <v>10000</v>
       </c>
       <c r="F393">
         <v>8500</v>
       </c>
       <c r="G393">
         <v>3000</v>
       </c>
       <c r="H393" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I393" t="s">
-        <v>1241</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394">
-        <v>1153</v>
+        <v>1114</v>
       </c>
       <c r="B394" t="s">
-        <v>1242</v>
+        <v>1260</v>
       </c>
       <c r="D394" t="s">
-        <v>1243</v>
+        <v>944</v>
       </c>
       <c r="E394">
         <v>10000</v>
       </c>
       <c r="F394">
         <v>8500</v>
       </c>
       <c r="G394">
         <v>3000</v>
       </c>
       <c r="H394" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I394" t="s">
-        <v>1244</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395">
-        <v>1033</v>
+        <v>1068</v>
       </c>
       <c r="B395" t="s">
-        <v>1245</v>
+        <v>1262</v>
       </c>
       <c r="D395" t="s">
-        <v>1246</v>
+        <v>1263</v>
       </c>
       <c r="E395">
         <v>10000</v>
       </c>
       <c r="F395">
         <v>8500</v>
       </c>
       <c r="G395">
         <v>3000</v>
       </c>
       <c r="H395" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I395" t="s">
-        <v>1247</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396">
-        <v>1133</v>
+        <v>1153</v>
       </c>
       <c r="B396" t="s">
-        <v>1248</v>
+        <v>1265</v>
       </c>
       <c r="D396" t="s">
-        <v>1249</v>
+        <v>1266</v>
       </c>
       <c r="E396">
         <v>10000</v>
       </c>
       <c r="F396">
         <v>8500</v>
       </c>
       <c r="G396">
         <v>3000</v>
       </c>
       <c r="H396" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I396" t="s">
-        <v>1250</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397">
-        <v>1172</v>
+        <v>1033</v>
       </c>
       <c r="B397" t="s">
-        <v>1251</v>
+        <v>1268</v>
       </c>
       <c r="D397" t="s">
-        <v>1252</v>
+        <v>1269</v>
       </c>
       <c r="E397">
         <v>10000</v>
       </c>
       <c r="F397">
         <v>8500</v>
       </c>
       <c r="G397">
         <v>3000</v>
       </c>
       <c r="H397" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I397" t="s">
-        <v>1253</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398">
-        <v>1160</v>
+        <v>1133</v>
       </c>
       <c r="B398" t="s">
-        <v>1254</v>
+        <v>1271</v>
       </c>
       <c r="D398" t="s">
-        <v>1255</v>
+        <v>1272</v>
       </c>
       <c r="E398">
         <v>10000</v>
       </c>
       <c r="F398">
         <v>8500</v>
       </c>
       <c r="G398">
         <v>3000</v>
       </c>
       <c r="H398" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I398" t="s">
-        <v>1256</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399">
-        <v>1184</v>
+        <v>1172</v>
       </c>
       <c r="B399" t="s">
-        <v>1257</v>
+        <v>1274</v>
       </c>
       <c r="D399" t="s">
-        <v>1258</v>
+        <v>1275</v>
       </c>
       <c r="E399">
         <v>10000</v>
       </c>
       <c r="F399">
         <v>8500</v>
       </c>
       <c r="G399">
         <v>3000</v>
       </c>
       <c r="H399" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I399" t="s">
-        <v>1259</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400">
-        <v>1085</v>
+        <v>1160</v>
       </c>
       <c r="B400" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
       <c r="D400" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="E400">
         <v>10000</v>
       </c>
       <c r="F400">
         <v>8500</v>
       </c>
       <c r="G400">
         <v>3000</v>
       </c>
       <c r="H400" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I400" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401">
-        <v>1005</v>
+        <v>1184</v>
       </c>
       <c r="B401" t="s">
-        <v>1263</v>
+        <v>1280</v>
       </c>
       <c r="D401" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="E401">
         <v>10000</v>
       </c>
       <c r="F401">
         <v>8500</v>
       </c>
       <c r="G401">
         <v>3000</v>
       </c>
       <c r="H401" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I401" t="s">
-        <v>1265</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402">
-        <v>1001</v>
+        <v>1085</v>
       </c>
       <c r="B402" t="s">
-        <v>1266</v>
+        <v>1283</v>
       </c>
       <c r="D402" t="s">
-        <v>1267</v>
+        <v>1284</v>
       </c>
       <c r="E402">
         <v>10000</v>
       </c>
       <c r="F402">
         <v>8500</v>
       </c>
       <c r="G402">
         <v>3000</v>
       </c>
       <c r="H402" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I402" t="s">
-        <v>1268</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403">
-        <v>1100</v>
+        <v>1005</v>
       </c>
       <c r="B403" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="D403" t="s">
-        <v>1270</v>
+        <v>1287</v>
       </c>
       <c r="E403">
         <v>10000</v>
       </c>
       <c r="F403">
         <v>8500</v>
       </c>
       <c r="G403">
         <v>3000</v>
       </c>
       <c r="H403" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I403" t="s">
-        <v>1271</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404">
-        <v>3723</v>
+        <v>1001</v>
       </c>
       <c r="B404" t="s">
-        <v>1272</v>
+        <v>1289</v>
       </c>
       <c r="D404" t="s">
-        <v>1273</v>
+        <v>1290</v>
       </c>
       <c r="E404">
         <v>10000</v>
       </c>
       <c r="F404">
         <v>8500</v>
       </c>
       <c r="G404">
         <v>3000</v>
       </c>
       <c r="H404" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I404" t="s">
-        <v>1274</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405">
-        <v>1154</v>
+        <v>1100</v>
       </c>
       <c r="B405" t="s">
-        <v>1275</v>
+        <v>1292</v>
       </c>
       <c r="D405" t="s">
-        <v>1276</v>
+        <v>1293</v>
       </c>
       <c r="E405">
         <v>10000</v>
       </c>
       <c r="F405">
         <v>8500</v>
       </c>
       <c r="G405">
         <v>3000</v>
       </c>
       <c r="H405" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I405" t="s">
-        <v>1277</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406">
-        <v>1031</v>
+        <v>3723</v>
       </c>
       <c r="B406" t="s">
-        <v>1278</v>
+        <v>1295</v>
       </c>
       <c r="D406" t="s">
-        <v>1279</v>
+        <v>1296</v>
       </c>
       <c r="E406">
         <v>10000</v>
       </c>
       <c r="F406">
         <v>8500</v>
       </c>
       <c r="G406">
         <v>3000</v>
       </c>
       <c r="H406" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I406" t="s">
-        <v>1280</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407">
-        <v>1079</v>
+        <v>1154</v>
       </c>
       <c r="B407" t="s">
-        <v>1281</v>
+        <v>1298</v>
       </c>
       <c r="D407" t="s">
-        <v>1282</v>
+        <v>1299</v>
       </c>
       <c r="E407">
         <v>10000</v>
       </c>
       <c r="F407">
         <v>8500</v>
       </c>
       <c r="G407">
         <v>3000</v>
       </c>
       <c r="H407" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I407" t="s">
-        <v>1283</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408">
-        <v>1176</v>
+        <v>1031</v>
       </c>
       <c r="B408" t="s">
-        <v>1284</v>
+        <v>1301</v>
       </c>
       <c r="D408" t="s">
-        <v>1285</v>
+        <v>1302</v>
       </c>
       <c r="E408">
         <v>10000</v>
       </c>
       <c r="F408">
         <v>8500</v>
       </c>
       <c r="G408">
         <v>3000</v>
       </c>
       <c r="H408" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I408" t="s">
-        <v>1286</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409">
-        <v>1041</v>
+        <v>1079</v>
       </c>
       <c r="B409" t="s">
-        <v>1287</v>
+        <v>1304</v>
       </c>
       <c r="D409" t="s">
-        <v>1288</v>
+        <v>1305</v>
       </c>
       <c r="E409">
         <v>10000</v>
       </c>
       <c r="F409">
         <v>8500</v>
       </c>
       <c r="G409">
         <v>3000</v>
       </c>
       <c r="H409" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I409" t="s">
-        <v>1289</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="B410" t="s">
-        <v>1290</v>
+        <v>1307</v>
       </c>
       <c r="D410" t="s">
-        <v>1291</v>
+        <v>1308</v>
       </c>
       <c r="E410">
         <v>10000</v>
       </c>
       <c r="F410">
         <v>8500</v>
       </c>
       <c r="G410">
         <v>3000</v>
       </c>
       <c r="H410" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I410" t="s">
-        <v>1292</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411">
+        <v>1041</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E411">
+        <v>10000</v>
+      </c>
+      <c r="F411">
+        <v>8500</v>
+      </c>
+      <c r="G411">
+        <v>3000</v>
+      </c>
+      <c r="H411" t="s">
+        <v>120</v>
+      </c>
+      <c r="I411" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9">
+      <c r="A412">
+        <v>1174</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E412">
+        <v>10000</v>
+      </c>
+      <c r="F412">
+        <v>8500</v>
+      </c>
+      <c r="G412">
+        <v>3000</v>
+      </c>
+      <c r="H412" t="s">
+        <v>120</v>
+      </c>
+      <c r="I412" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9">
+      <c r="A413">
         <v>1135</v>
       </c>
-      <c r="B411" t="s">
-[...18 lines deleted...]
-        <v>1295</v>
+      <c r="B413" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E413">
+        <v>10000</v>
+      </c>
+      <c r="F413">
+        <v>8500</v>
+      </c>
+      <c r="G413">
+        <v>3000</v>
+      </c>
+      <c r="H413" t="s">
+        <v>120</v>
+      </c>
+      <c r="I413" t="s">
+        <v>1318</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">